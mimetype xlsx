--- v0 (2025-12-03)
+++ v1 (2026-05-02)
@@ -44,102 +44,69 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>26. aug. 1836</t>
-[...35 lines deleted...]
-    <t>En læsende abbate</t>
+    <t>Klostergang i Subiaco med en kone, som henter vand</t>
   </si>
   <si>
     <t>Værk</t>
   </si>
   <si>
-    <t>http://roerbye.ktdk.dk/vaerker/en-laesende-abbate</t>
-[...8 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/h9VhBWSH</t>
+    <t>http://roerbye.ktdk.dk/vaerker/klostergang-i-subiaco-med-en-kone-som-henter-vand</t>
+  </si>
+  <si>
+    <t>Gang i et osteria i Subiaco</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco</t>
+  </si>
+  <si>
+    <t>Parti af kryptkirken i klosteret St. Benedetto ved Subiaco</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco</t>
   </si>
   <si>
     <t>20. sep. 1836</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Martinus Rørbye</t>
   </si>
   <si>
     <t>Jørgen Hansen Koch</t>
   </si>
   <si>
     <t>Subiaco</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Gottlieb Bindesbøll
 C.W. Eckersberg
 Christian Hansen
 Christian Frederik Holm
 Nicolai Abraham Holten
@@ -148,119 +115,50 @@
 Fritz Petzholdt
 Francesco Podesti
 Bertel Thorvaldsen
 Friedrich Thøming
 Alessandro Torlonia
 Watson
 Penry Williams
 Henriette  Wulff
 Peter Wulff</t>
   </si>
   <si>
     <t>Brev nr. 84 på Rørbyes liste over afsendte breve 1834-37.</t>
   </si>
   <si>
     <t>Det kgl. Bibliotek, NKS 2335, 2°</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/dnaK</t>
   </si>
   <si>
     <t>Subiaco den 20de September 1836.
 Kjære Her Etatsraad!
 Da de nu engang har været saa god, at fatte Interesse for mig, maae jeg ikke undlade at vedblive med at underrette Dem om hvorledes jeg har det, idet jeg smigrer mig med at De, i et leedigt Øjeblik, værdiger disse Linnier at læses. Vel har jeg ikke Meget af synderlig Interesse at fortælle; men det Lidet der er forhaanden, skrives dog altiid fra Italien, og deres tidligere Ophold her, veed jeg, har bevaret hos Dem en Kjærlighed til det skjønne Land, der maaske ogsaa vil hjælpe til, at De optager disse Linnier med Velvillie; og Intet ville være mig kjærere. – I mit siste Brev til Dem fra Zante underrettede jeg Dem om Alt, hvad jeg til det Øjeblik vist, og at jeg seenere er kommen igod Behold til Rom, har De formodentlig hørt af Professor Ecersberg og Justitsraad Holm, som jeg tilskrev efter min Tilbagekomst. Vel er for mig ikke Italien hvad Grækenland var; men dog kan jeg ikke nægte, at jeg nu her befinder mig saa vel, og finder Alt saa skjønt, at jeg tror jeg kun nødig gaar til at forlade alle disse Herligheder, og dog er min Tiid nu ikke mere lang her: men jeg maae igjen drage til Norden. Dog troe ikke det er Utilfredshed, der bringer mig til at beklage at maatte drage herfra, nei, jeg har ikke Grund til at være andet en saare vel fornøiet med min Skjæbne, der bragte det i min Lod, at kunne gjøre en saa interesant Reise, som den jeg har gjort. Jeg har dog mine Forhold i Danmark ene at takke derfor, didhen drager mig jo ogsaa saa Meget. De skal igjen see mig kjære Her Etatsraad, ikke som en sygelig Drømmer om et Eden hvor jeg ikke kunne blive; men vel tilfreds ved Erindringen |om| ogsaa at have lært det at kjende, og ved da igjen at see mig blant de gamle Venner omgiven af de kjente Gjenstande. At være Nordens Borger og Reisemand maae dog have en Grændse, jeg kunne aldriig finde mig i et bestandigt omflakkende Liv da jeg dog ikke er af de Mennesker, der fordi de i enhver Henseende ere uafhængige, betragter det ene Sted som ligesaa godt, som det andet, og aldriig lader dem binde ved Noget. Var jeg født i Syden, ville jeg vel neppe vælge Norden til Blivested; men det er nu ikke Tilfælde, og jeg ville neppe bestandig finde mig tilfreds her, hvor Menneskenes Tænkemaade ikke svarer til Naturens Skjønheder. – Dog jeg skulle siige Dem hvormed jeg beskjæftiger mig; De vil af Overskriften see at jeg er ude i Sabinerbjergene, hvor jeg nu alt i Nogen Tiid har været. Min tidligere Bestemmelse var det blodt at gjore en lille Tuur omkring i Volsker og Sabinerbjergene, som jeg tidligere ikke havde seet, og da ifølge med en Deel andre Kunstnere at gaae til Sicilien i dette Efteraar; men da jeg næsten havde endt min lille Bjergreise fik jeg i Subiaco at høre at de neapolitanske Grændser vare overalt med Cordonner spærrede, for[d]i Coleraen var udbrudt i Ancona. Mine Reisekammerater vare alt i Neapel førend dette tildrog sig; men jeg maatte kjønt finde mig i at blive i det Rommerske; jeg troede derfor ikke at kunne anvende Tiiden bedre end at blive ude paa Landet, og gjør jeg forøieblikket Studier til et Malerie, som jeg i Vinter agter at udføre i Rom. Jeg var for nogle Dage siden inde i Rom for at forsyne mig med Farver, og der hørte jeg hvorledes den heele Colera Historie hængte sammen, og at det Onde langtfra •2• ikke skal være af en saa slem Carakteerm som man i Begyndelsen sagde, og hvorfor man toge saa latterlig strenge Forholdsregler. Neapolitanerne synes især Frygten ganske at have slaaet; de tillode ikke engang nogen Quaraintaine; men afsondrede dem aldeeles. Ancona blev af pavelige Soldater indesluttet; men Anconetanerne og de Franske have to Gange brut denne Cordon, der var henstillet uden at man havde tænkt paa en Maade at forsyne Byen med Levnetsmidler. Ifølge dette altsaa steege Victualierne til en frygtelig Priis, og de var næsten ikke at have for Penge, man forsøgte altsaa paa selv at tage hvad man ikke blev bragt og dette var Aarsag til at der er bleven skudt paa de pavelige Tropper, der just heller ikke ere skikkede til at holde Orden, naar der staar Franskmænd imod dem, der gjør fælles Sag med de gamle Revolutionairsindede Anconetanere. Nu er imidlertiid Alt igjen i Orden, og Dødeligheden skal kun være ringe. Man talte ogsaa i Rom om at den neapolitanske Cordon snart ville blive hævet. I Begyndelsen udgik de strengeste Befalinger fra Rom til alle Befalingsmænd i smaae Byerne paa Landet om at overholde at enhver Reisende var forsynet med sit Pas, og et Sundhedskort, der viiste fra hvad Egn af Riiget han kom, og som ikke maatte udstedes uden man havde opholdt sig 10 Dage i en Bye, hvor ingen Smitte havde viist sig; en Forholds-Reegel, som de vil kunne indsee foraarsagede mange Ubehageligheder for Alle, og høist comiske Tilfælde fantsted. I Rom holt man saa store Prossesioner, som ikke før havde været seet; saaledes fant een Sted fra Quirinalet til Maria Maggiore hvori Paven alle Cardinaler og Monsiniorer spadseerede i stor Pomp, fulgt at en Mængde brilante Equipager og en uhyre Mængde Andægtige Folk, der satte deres hee[l]e Troe til Præsternes Bønner. Og indtil dette Øjeblik ere ogsaa Alle beroligede; men de Fremmedes Udeblivelse vil maaske i Vinter foraarsage mange af de rommerske |Familier| mere at tænke paa end om Coleraen selv var kommen; thi som mistænkeligt Land udeblive vist Mange, vis Hensigt det ellers havde været at komme her, og mange af de store Huuse staae derfor uden Beboere. – Iblant de Danske stod Alt inde i Rom ved det Gamle, Torvaldsen sidder endnu fast der, og har for det første ganske opgiven sin Reise til Kjøbenhavn, efter at han næsten alt havde bestemt Tiiden; han frygter Vinteren nu; det er et Land, meener han, hvor næsten ingen Mennesker kan være for Iis og Snee, kort det synes, som om han ganske har inddrukken Italienernes Andskuelser, og da nu dertil kommer hans bekjente Vægelsindighed, maae man næsten tvivle om at han nogen sinde virkelig begunder sig paa Reisen; men naar man før hørte ham tale skulle man troe han reiste den følgende Dag; thi nu var der ikke mere, der holdt ham tilbage; men hvad han havde sent ufærdigt hjem, maatte han der ende; og dette meener han kunne Alt skee i 3 Maaneder. Dog |De| veed hvordan han er. De andre Kunstnere vare hverisær beskjæftigede med deres Arbeider i Rom, Tøming og Petzholt ere i Neapel, men Bindesbøll er endnu her, han arbeider paa en Composition til et Musseum for Torvaldsens Arbeider i Kjøbenhavn og dette vil han formodentlig ende førend han reiser; hans Bestemmelse er da at gaae til Paris. Først til Foraaret er det min Bestemmelse at forlade Rom, da jeg tror best at kunne bruge Vinteren der; men da ogsaa at begynde Tilbagereisen. Jeg har anmodet Justitsraad Holm om at skrive en Ansøgning for mig om et Tillæg af 300 Specier til mit Stipendium, og Dem kjære Her Etatsraad maae jeg beede at tage Dem lidt af denne min Ansøgning, og ved Deres Indflydelse tale •3• min Sag hos Hans Exelen[tce Ge]heimeraad Møsting eller hvor De veed det gjøres fornødent; thi uden Dem har jeg Ingen Talsmand hjemme. Og efter hvad Møsting tidligere yttrede, tør jeg nu vel have Haab. Erholder jeg dette, da maae jeg med det Halve betale min Gjæld til Conferentsraad Holten, der var saa god at forstrække mig, da jeg var i Grækenland, og den anden Halvdeel ville jeg da anvende til min Hjemreise; thi De vil vist indsee, at hvad jeg tidligere erholt af Fondet langt fra ikke har kunnet strække til. De veed best selv Her Etatsraad hvad der er uundgaaeligt nødvendigt til en saa stor Reise, da jeg reiste hjemmefra havde jeg endogsaa aldrig tæ[n]kt paa at komme til Grækenland, der da ogsaa medtog mig saa meget at jeg kom i Gjæld til fleere. Hidindtil, da jeg havde Noget af mit eget at lolle[?] til af er io Alt gaaet godt; men ingen min Tilbage-Reise vil dette ikke mere være Tilfældet, og det er derfor jeg instændig maae anmode Dem om at tage Dem af min Ansøgning med samme Godhed, som, da jeg erholdt Stipendiet. En Deel af de Penge som Justitsraad Holm havde sent mig til Rom, hørte alt som Gjæld tidligere Bindesbøll til, og jeg maatte da her tilbagebetale dem, ligesom jeg i Kjøbenhavn har maattet betale, hvad jeg var bleven Hansen i Athen skyldig, og Alt dette var just ikke Ubetydeligheder. Jeg ville derfor allerede nu være i Knibe vis jeg ikke havde faaet et Tilskud af 120 Specier for 2 smaae Malerier, jeg, da jeg var kommen tilbage til Rom malede til en Sir Watson vis Bekjentskab jeg havde gjort i Grækenland, og som gjerne ønskede noget fra hiint Land malet. Dette er den ordentliige Fremstilling af mine Pengeforhold hvori jeg Intet har fortiet Dem, De vil derfor vist ikke unddrage mig Deres meget formaaende Bistand. – Af Arbeider der af større Betydenhed her i Rom i den seenere Tiid ere blevne udførte, hører vist Decorereingen af Torlonias Villa uden for Porta Pia til Noget af det Betydeligste. Det er næsten blodt italienske Kunstnere, der dermed har været beskjæftiget, saavel Billedhuggere som især Malere, da alle Værelserne heelt ere decorerede med Malerier og Arabesker. Alle Værelser ere i forskjellige Stiile, saaledes pompeiansk, egyptisk, maurisk, fra Middelalderen etc: Skade kun at Arcitecten derved ikke er god; thi af Malerne have mange skildt sig fortræffeligt fra deres Arbeider; deriblant Podesti, der i et Værelse har i Fresko malet heele Bakkusses Historie, og viist sig som en langt dygtigere Kunstner, end hvad jeg tidligere havde troet ved at see hans Olie Malerier, der vel ere overordnetlig brillant i Faren; men langtifra at være fri for Maneer, den hans store Lethed i at føre Pendselen ikke bidrager lidet til. – Da Blomstermaler Jendsen endnu var i Rom vare vi engang samlede oppe hos den engelske Maler William’s, og virkelig beundrede et Par Malerier han dengang just havde endt; det skulle undre mig at høre hvad han nu ville siige om et stort Malerie Williams i denne Tiid har fuldendt, og som forestiller Festen Maria della Carmine ved Neapel, idet Folket igjen drager bort. Dog erindrer jeg ret saae ogsaa Wulff’s tidligere William’s Arbeider, og de vil da ogsaa kunne erindre, den hans Maneer. I det Malerie han nu har fildent er Farven om muligt endnu kraftigere og brillantere; men han er ogsaa bleven manieret i en Grad der næsten er utrolig, de dandsende Piiger synes alle at være Englænderinder, tegnede paa let engelsk Maner, og med brillante Klæder, der intet ligner mindre end Stoffer. Og dog seer man overalt i dette Malerie et virkelig stort Talent; men han har villet gjort •2• Noget ganske Nyt og Forbausende og er derved faren vild. Men han dør heller ikke i Synden naar man hører Tyskerne tale derom; thi for dem er det en alt for haard Nød at knække. Og nu kjære Her Etatsraad veed de Alt hvad jeg har at siige Dem, jeg maae beede Dem ret meget at hilse Deres Familie, hvori blant mine kjære rommerske Venner ikke maae forglemmes, jeg tror at Frøken Jette ville have kunnet more sig fortræffeligt her ude i Subiaco, hvor virkeligt et ægte Kunstnerliv i dets anstændige Betydning finder Sted iblant de mange Kunstnere af forskjellige Nationer, og Leutenat Wulff ville vist heller ikke kunne kjede sig, da her skal være •1• ypperlig Jagt, som jeg dog ikke benytter, da her er nok op til at tegne og male. Har De Her Etatsraad engang et ledigt Øjeblik da skriv mig et Par Ord til, jeg veed næsten Intet af hvad der er foregaaet hjemme ved Academiet, da Ecersberg ikke har svaret mig paa mit siste Brev, at høre fra Dem ville dog glæde mig meget. Men har De, hvad jeg vel kan formode ikke Tiid, da vil de maaske anmode Frøken Jette derom, da jeg vel veed, at hendes Broder nødig skriver. Jeg skal strax svare vis hun skriver, og fortælle hende Alt hvad jeg ved af Nyt fra Rom, og jeg tænker at hun som Dame, ikke kan finde Betænkeligheder ved at skrive til mig, som de to Sødskende, da de vare i Rom viste saa megen Artighed. – Jeg maae beede Dem ret meget at hilse alle DHer af Academiet og andbefaler jeg Dem Her Etatsraad
 Deres meget forbundne Martinus Rørbye
 Wulff’s skal jeg meget hilse fra deres gamle Piige i Rom, hun har indstændigt beedt om ei at forglemme det.</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/JGkVYevs</t>
   </si>
   <si>
     <t> 2. okt. 1836</t>
   </si>
   <si>
     <t>Frederikke Rørbye, f. Stockfleth</t>
   </si>
   <si>
     <t>Bernt Anker Collett
 Emilie Collett, f. Rørbye
 C.W. Eckersberg
 Gerhard Faye
 Lyna Elisabeth Faye
 Karen Christiane Faye, f. Stockfleth
 Mariuccia Flacheron
 Frederik Ferdinand Friis
 Ludvig Holberg
 Louise Wilhelmine Elisabeth Holck, f. Rantzau
 Peter Julius Kall
 Jørgen Hansen Koch
 Sophie Susanne Dorothea Krohn, f. Købke
 Peter Berendt Købke
 Troels Lund
 Sophie Rantzau
 Elise Rørbye
@@ -268,203 +166,188 @@
 John Rørbye
 Julie Fredrikke Rørbye
 Nancy Gerhardine Rørbye
 Christian Frederik Schiøtt
 Charlotte Johanne Schiøtt, f. Schack
 Bertel Thorvaldsen
 Ida Marie West
 Johan Wilhelm West
 Wilhelmine West</t>
   </si>
   <si>
     <t>Brev nr. 85 på Rørbyes liste over afsendte breve 1834-37.</t>
   </si>
   <si>
     <t>Det kgl. Bibliotek, Acc. 1996/44</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/2qNR</t>
   </si>
   <si>
     <t>Subiaco den 2den October 1836.
 Kjæreste Moder!
 Af mit siste Brev til Rose af 14de September har du vel erfaret at jeg havde været en lille Tuur paa Landet, og nu vil du af disse Linier igjen see at jeg er der. Livet i Rom om Sommeren kunne jeg umuligt udholde, Alt var der saa qualmt og indesluttet, at det næsten syns mig, som om jeg skulle quæles ved den utaalelige Heede, det dengang var; jeg tog derfor det Partie at fierne mig paa nogen Tiid. To Maaneders Roe paa et Sted var mig næsten alt en Evighed nu, da Reisegrillerne ere rigtigt indgroede hos mig; jeg kjæmper alt hvad jeg kan imod den Lyst til at flakke om, men det er næsten, som sad der mig smaae Djævle bag Øret, der immer tilviskede mig ”reis! reis! det er bedre end at gaae som paa Naale.” Dog er det Djævle eller Engle? derom er jeg endnu ikke paa det Reene; men vist er det, at hvoe de end ere, da komme de vel |dog| til snart at viige, naar Tiiden er forløben, og jeg tiltræder min Tilbagereise fra det deilige Syden for siiden, for det føste idet minste, at leve roligt hos dig kjære Moder, og Alle disse kjære i Hjemmet. Troe ikke at dette er mig nogen sørgelig Tanke; men det blev dog ikke min Lod bestandig at kunne leve her; og jeg har her ingen kjær Familie, som for mig, du veed det beste Moder, dog har saa meget tillokkende, at aldrig nogen Fremmed, om end begavet med all Verdens Dyder, dog ikke var istand til at opveie. Jeg er ikke allene Kunstner, men jeg er mere Menneske; mine Camerater her billige det ikke; men dog, jeg kan aldrig andet end tilstaae, at leevede jeg end i et Paradis fra Kunstens Siide, for mig vilde det blot have den halve Ynde, naar jeg saae mig ene uden dem jeg har kjærest. Det er ikke mere den barnlige Hjemvee, som i den første Tiid af min Reise altiid bragte mig Tanker om Hjemmet til at svæve for mig i de deiligste Farver; dengang var alt det Nye hvoraf jeg saae mig omgiven endnu alt for kraftigt for mit uvante Øje, der intet Sted fant Roe, og derfor saa meget des snarere bragte mig Tanken om det fredelig Hjem; dog nu synes mig Alt dette anderledes, jeg kan med fulkommen Rolighed see og nyde Alt hvad Naturen og Kunsten opbyder af Skjønt; men Tanken om Hjemmet har jeg dog kjær; jeg har lært at skjelne, og ikke •2• at finde Alt det at være rigtigt, hvortil jeg fra tidligere Tiid har været vant, som ligesaavel her at see meget, der ikke io kunne være bedre. Dog som Kunstner maae jeg tie, da visseligen det kjære Danmark staae langt tilbage for hvad Naturen saa rigelig har begavet Syden med; det vil altiid blive mig et uhyre Savn, om jeg end silde har lært det at kjende. Dog jeg maae trøste mig med at det er en Skjæbne jeg deeler med alle der har reist, og rigtigt nydt deres Reise; thi om de tale jeg ikke, der blot fiernede i kort Tiid fra deres Fødested, ikke have havt Rolighed til rigtigt at dømme og hos hvem da ogsaa de gamle Tanker ere alt for indgroede til at de kunne være istand til indrømme Andet deres heele Opmærksomhed. De komme hjem med de samme Andskuelser som da de reiste, og medbringe blot et flygtigt og kortvarende Indtryk. Saaledes ville det tidligere have været Tilfælde med mig, saaledes ville det i dette Øjeblik være Tilfælde med den kjære Broder John, vis han pludselig ville afbryde sin Reise: jeg drager denne Slutning efter et Brev han fra Zürich tilskev mig og hvori hans Ytringer aldeles ikke lod til at det heele Reiseliv behagede ham. Dog een vægtig Grund havde han at anføre, og deri kan jeg ikke andet end indrømme ham Ret, idet han nemlig meget beklagede sig over din og Søstrenes Taushed, da han dog synes, han ikke havde fortjent dette idet han hyppigt havde skreven og du kjæreste Moder vel maatte viide vor yderst kjærkommen enhver, om end blot den ringeste Nyhed og Meddeelelse fra Hjemmet var ham. Derfor beste Moder tænk lidt oftere paa at tilskrive ham, jeg beeder dig ret meget derom, idet jeg kan forsikre dig om at et Brev fra Hjemmet i den første Tiid efter Bortreisen især, er saa kjært at man ikke ville finde det for dyrt, om man end skulle opveie det med Guld. En Grund til at dine Breve have været siældnere kan jeg tildeel tænke mig til, idet Rose har sagt mig at du i Løbet af Sommeren have baade besøgt Nancy, Julie og Wilhelm og det skulle ret glæde mig om disse Tuure have opmuntret dig lidt, og at du derved føler din Sundhed styrket, da siger jeg heller ikke et Ord om at du ogsaa er i Giæld til mig idet jeg endnu ikke har faaet noget Svar paa mit siste Brev, det fra Zante nemlig. Da jeg sist var inde i Rom haabede jeg der at have faaeet ogsaa et Brev fra dig men jeg fik blodt Rose’s og John’s; muligen er det io nu at der venter mig et i Rom der senere er kommen, og er dette Tilfælde, da takker jeg alt forud, og beder dig blodt at betragte min Paamindelse, som et Beviis paa hvor kjærkomne dine Breve ere mig. Jeg har jo rigtignok min kjære Rose der trolig holder ud med at svare paa mit Skriverie; men fra dig beste Moder hørte jeg dog ogsaa saa gjern et Ord, naar du dertil følte dig oplagt; ofte taale dine Øjne ikke altiid at skrive, da befael en af Søstrene at gjøre det, f Ex Søster Julie •3• thi den gode Dame har vel ganske glemt at jeg var den siste som tilskrev hende. Siig dem Alle at jeg skal ganske artig nappe dem, naar jeg kommer hjem vis de ikke oftere skrive, jeg vil bestemt ikke fortælle dem et Ord om hvorledes det seer ud uden for Danmark, og hverken bringe Perler med fra Rom, eller Musling-Stads fra Venedig. Om nogle Dage er det Elise’s Geburtsdag hvortil jeg fra det Fjerne bringer min Gratulation, vel veed jeg at den kommer for silde; men jeg viiser dog at jeg endnu ikke har glemt alle saadanne Høitideligheder i det kjære Hjem, hvorom jeg saa gjerne ønskede at man fortalte mig lidt. Inden den næste Geburtsdag der jo er Emmas vil du vel høre viidere fra mig, og tilstøder der, som Gud forbyde, mig inden Aare intet Uheld, da er det den siste Juul at jeg er borte fra Eder. – Dog nu Lidt om hvorledes jeg har havt det i den seenere Tiid: vel er det io ikke længe siden jeg skrev til Rose; men jeg smigrer mig dog altiid med at den Smule jeg siger om mig selv ikke er dig ukjærkommen kjæreste Moder. Altsaa, jeg blev endnu et Par Dage i Rom efter at jeg havde bortsent Rose’s Brev, og det mere for at fornøie Madam Krohn, der gjerne ville see alle de Danske hos sig om Søndagen, da det var hendes Faders Geburtsdag, og hvorved hun som hun artigt udtrygte sig, nødig ville savne mig. – Alle de kjære Erindringer om hendes Forældre og Venner hjemme ere endnu saa friske hos den gode Kone at hun ikke veed paa hvad Maade hun best erindre sig dem, og gjør hun derved, som oftest ont værre, og tit har jeg funden hende grædende, da det er umuligt andet end hun her maae finde sig uhyre ene, og dog siger hun, at hun ikke ønskede sig hjem, idet hun da troede, at det ville blive tigange værre naar Krohn var borte. Dog hendes Faders Geburtsdag ville hun see muntre Folk om sig; men desværre det blev kun tildeels, idet Torvaldsen var iblant os og han var i sit vripne og utaalelige Lune, da han ret er afskylig med sin Mistænkelighed etc: Kort han er da just ikke synderlig yndet af Nogen af os. Men da vi om Aftenen havde faaet ham tildørs begynte vor Glæde først, og Alle ønskede at den Gamle havde sat paa Bloksbjerg. Dog lad ingen høre at jeg har skreven dette, blev det ham igjen meddeelt ville han hade mig den gamle Vrippenpind. Dog som sagt vi havde da en munter Aften, og jeg reiste igjen Dagen efter over Tivoli tilbage til Subiaco hvor jeg kjønt har kukkeluret i meget af den seenere Tiid, da her næsten bestandig har været Regn, og dertil kolt. Jeg havde begyndt et Studie oppe i St: Benedetto et yderst malerisk Kloster oppe paa Bjergene over Subiaco og dette ville jeg par force ende omendskjønt jeg følte mig upassende af en Forkjølelse jeg havde tildraget mig ved den forsserede Tuur om Morgenen op af Bjerget, og siden ved at sidde stille i den kjølige Kirke. Dette bragte mig endelig en net lille Feber paa Halsen, som jeg vil haabe ikke skal have andre Følger end det megen Tiidstab. Folkene her i Locandaen have været yderst omhygelige med mig, og alle Øieblikke kom den gamle Værtinde og hendes Datter Madam Flascheron for at see om jeg Intet manglede, og dertil havde jeg endnu min lille Vassal til altiid at løbe om mig, saa at jeg ingen Henseende kan siige at have manglet Noget; men hvad der stod mig for Hovedet, var at Feberen skulle blive af de slemmere indgroede, og derfor bequemmede jeg mig til at lade Byens beste Læge komme, da jeg altiid troede at han var dygtig til at kurere en Feber, om vel ingen stor Sygdom. Dog dette var en sand Komedie, som jeg beholder mig at fortælle, naar jeg kommer hjem, og Emma engang laver en rigtig god Kop Kaffe. Jeg troede næsten at jeg var kommen til at spille med i Holberg’s Comedier, idet han begynte med at forklare mig hvormange Slags Febre der gaves, etc: og hvor forskjellige Medicamenterne derimod vare. Jeg maatte endelig afbryde ham, idet jeg kun bad ham om at give mig det ene, der var godt for min Feber, da ville jeg opsætte brugen af de andre indtil viidere. Heri føiede han mig da, og endnu har jeg rigtignok været frie, og •2• jeg haaber fremdeles det bedre for snart igjen at kunne begynde mit Arbeide. T. Lund og Friis maae kjende den smukke Kirke i St: Benedette, lad dem fortælle Eder om det ikke er værd at male, om den end er skummel og høitidelig. Men jeg vil være forsigtigere, naar jeg igjen begynder, og bringe Linned med mig til at skifte, da det er umulig at gaae derop uden at trandspirere. Hiemme bryder man sig ikke saa meget om at sætte sig hen om man end har trandspireret stærkt og Linnedet er fugtigt; men her anseer man dette for noget af det Farligste, hvoraf næsten alle Sygdomme kan opstaae. Hvad Coleraen angaar, da er den næsten ganske ophørt i og om Ancona, og man hører intet om at den andet Steds har yttret sig for nylig; men Neapo- •1• litanerne blive tappert ved at holde deres Grændser stærkt bevogtede, saa at endnu aldeles Ingen kan reise did. – Af nydt iblant de Danske i Rom er der slet Intet, de ere der de fleste og leve deres eensformige Liv fort, naar Pengemangel tilraader[?] dem at ligge i Quaraintaine, som de kalde det; men kmmer der saa pludselig Penge til Lommerne, da holde de dem skadesløs. Jeg har desværre den omvente Feil, og har ingen Roe, det er endnu værre. – Dog nu kjære gode Moder siger jeg dig for dennegang Farvel, lad mig dog ikke nu vente saalænge paa Svar, da skriver jeg jo ogsaa destiere, naar jeg seer du ønsker det. Eller vil du ikke skrive noget heelt Papir fult da bed en af Søstrene at fylde Bladet, da tænker jeg jeg faar alt Muligt Nyt at høre. Hils alle de kjære Sødskende ret meget, jeg længes uhyre efter at see den siste Arving i Hellested og at see om den •4• lille Vilhelmine endnu er liige morsom. At det ogsaa vil blive en Fornøielse for mig at see Nancy’s lille Piige kan du vel tænke. Hils Nancy og siig hende fra mig at hun endelig maae see til at hendes smaae Luner ikke kommer til at gaae i Arv; er Kall kommen tilbage? Hvorledes lever Emilie og Collett, kort der er saa meget jeg ønskede lidt Underretning om. Beed Friis saa smaat at forhøre sig hos Kock om han har faaet mit siste Brev. Og nu kjære gode Moder maae jeg beede dig ret meget at hilse Rose, jeg skal snart tilskrive hende; Hils ogsaa den heele Schiøttiske Familie og alle vore gamle Huusvenner, hvorledes lever Feye’s og Lyna, Sophie Rantzau og Frue Holk? naar du seer Ecersberg da hils ham, og naar du skriver til John, da kan du kun sige ham, at naar jeg komer ind til Rom skal jeg skrive. Lev vel kjæreste Moder, jeg er bestandig din hengivne Søn Martinus.</t>
   </si>
   <si>
-    <t> 5. okt. 1836</t>
-[...74 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/nAFMdKR1</t>
+    <t>23. okt. 1836</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Isidore Flacheron</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/sm2w2j6F</t>
+  </si>
+  <si>
+    <t>Udgifter i september 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/hpDU6ghu</t>
   </si>
   <si>
     <t>17. okt. 1836</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/cf9Zj6S2</t>
   </si>
   <si>
-    <t>18. okt. 1836</t>
-[...52 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/sm2w2j6F</t>
+    <t>26. aug. 1836</t>
+  </si>
+  <si>
+    <t>Georg Heinrich Busse</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/xqMKcLQO</t>
   </si>
   <si>
     <t>24. okt. 1836</t>
   </si>
   <si>
     <t>Ernst Heinrich Wilhelm Hampe</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/b5ZFiMAl</t>
   </si>
   <si>
+    <t>12. sep. 1836</t>
+  </si>
+  <si>
+    <t>Regaldi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/h9VhBWSH</t>
+  </si>
+  <si>
+    <t>29. sep. 1836</t>
+  </si>
+  <si>
+    <t>Hausmann</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/jIELw72A</t>
+  </si>
+  <si>
+    <t>30. sep. 1836</t>
+  </si>
+  <si>
+    <t>Mariuccia Flacheron</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/JGkVYevs</t>
+  </si>
+  <si>
+    <t>16. maj. 1841</t>
+  </si>
+  <si>
+    <t>Salomon Corrodi
+Meyer
+Johann Christian Reinhart
+Johann Martin von Wagner
+Johann Michael Wittmer
+Johann Conrad Zeller</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/YhmcA0Yt</t>
+  </si>
+  <si>
+    <t>30. aug. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/DfHOsTx5</t>
+  </si>
+  <si>
+    <t> 5. sep. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/11bjKrS8</t>
+  </si>
+  <si>
+    <t>Emil Theodor Richter</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/CuxhHjI3</t>
+  </si>
+  <si>
+    <t>27. sep. 1836</t>
+  </si>
+  <si>
+    <t>Hausmann
+Hero Diedrich Hillerns
+Georg Jatho
+Carl Gotthelf Küchler
+Heinrich Kümmel</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/H5HtRM26</t>
+  </si>
+  <si>
     <t>Udgifter i oktober 1836</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/YAQOjU4n</t>
+  </si>
+  <si>
+    <t>18. jan. 1840</t>
+  </si>
+  <si>
+    <t>Lotte Busch
+Heinrich Eddelien
+Olivia Francisca Eddelien, f. Hjorth
+F.C. Krohn
+Sophie Susanne Dorothea Krohn, f. Købke
+Jørgen Roed</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/4ka6d6kL</t>
+  </si>
+  <si>
+    <t>Udgifter i august 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/WKauAdQ1</t>
   </si>
   <si>
     <t>Modelregnskab 1834-37</t>
   </si>
   <si>
     <t>Giovanella
 Nicolo
 Pietro
 Catarina Babona
 Antonio Valenti</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/boUggz3K</t>
   </si>
   <si>
     <t>Udgifter til teaterbesøg 1834-37</t>
   </si>
   <si>
     <t>Jean-François-Alfred Bayard
 Vincenzo Bellini
 Ignaz Franz Castelli
 Gaetano Donizetti
 Karl Wilhelm Gropius
 Conradin Kreutzer
 Maria Malibran
@@ -512,140 +395,112 @@
 Signe Jensen, f. Visby
 Peter Julius Kall
 Jørgen Hansen Koch
 Albert Küchler
 Adolph Ludvig Köppen
 Christian Nicolai Lautrup
 Hans Schierven Lautrup
 Leonardo Maggi
 Jens Peter Møller
 Philip Romani
 Achille Rouen
 Emma Eulalia Rørbye
 John Rørbye
 Julie Fredrikke Rørbye
 Christian Frederik Schiøtt
 Peter Saabye
 John Travers
 Watson
 Henriette  Wulff
 Peter Wulff</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/hWbFww1f</t>
   </si>
   <si>
-    <t>Regnskab over indtægter fra solgte værker 1835-37</t>
-[...88 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/YhmcA0Yt</t>
+    <t>22. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/BuBdESMF</t>
+  </si>
+  <si>
+    <t> 8. okt. 1836</t>
+  </si>
+  <si>
+    <t>Plasido
+Arthur Glennie
+Heatfield</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Tx0U5TM1</t>
+  </si>
+  <si>
+    <t>11. okt. 1836</t>
+  </si>
+  <si>
+    <t>Vicencio</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Fc6GzSTH</t>
+  </si>
+  <si>
+    <t>16. okt. 1836</t>
+  </si>
+  <si>
+    <t>Plasido</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/nAFMdKR1</t>
+  </si>
+  <si>
+    <t>18. okt. 1836</t>
+  </si>
+  <si>
+    <t>Vicencio
+Arthur Glennie</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/jlRUfUk4</t>
+  </si>
+  <si>
+    <t>19. okt. 1836</t>
+  </si>
+  <si>
+    <t>Luigi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/xhKTKx05</t>
+  </si>
+  <si>
+    <t>21. okt. 1836</t>
+  </si>
+  <si>
+    <t>Luigi
+Vicencio</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/KbKyWo4V</t>
   </si>
   <si>
     <t>Malerier solgt på Rørbyes dødsboauktion 22. feb 1849</t>
   </si>
   <si>
     <t>Værkfortegnelse</t>
   </si>
   <si>
     <t>Afskrift efter auktionskataloget over Rørbyes dødsboauktion, 22. februar 1849. Afskriften omfatter kun katalogets s. 3-7, der vedrører malerier.</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/eUY9</t>
   </si>
   <si>
     <t>I. Fuldførte Malerier.
 a) i forgyldte Rammer.
 Nr.
 1 En græsk Skrædder.
 2 Parti af Kirken St. Benedetto ved Subiaco, signeret 18 October 1836.
 3 Udsigt fra Acropolis udover Sletten.
 4 En Strandingscommissair ved Skagen. 1848.
 b) uden Rammer.
 5 En siddende Nubier. Roma 1839.
 6 En hvilende Tyrk. 1845. 
 7 En siddende Dito 1845. [ved nr. 6-7:] Udførte i Kjøbenhavn efter Naturen.
@@ -751,72 +606,217 @@
 99 Et Dito.
 100 Luftstudie; jydsk Egn. (Dagluft og Solskin.)
 101 Studie af Aftenluft.
 102 Luftstudie.
 103 Studie af Aftenluft.
 104 To ufuldførte Luftstudier.
 105 To Studier.
 106 Tre Dito.
 107 Et Dito (Hav i Aftenbelysning).
 108 Et Dito (Hav i Dagsbelysning).
 109 Et Dito (Uveir).
 110 Et Dito (Strand med oprørt Hav). 1830.
 111 Et Dito (Udsigt over Kjøbenhavn ved Solens Nedgang).
 112 To Dito.
 113 Et Dito (Rullende Sø ved en Strandbred); malet paa Blik.
 114 Et Dito, med Figurer. (Vinter).
 115 Et Dito, ufuldført (Blyant og Olie.)
 116 Et Dito, ufuldført. (Dansk Egn med en Kirke.)
 117 Et Dito (Oprørt Hav med en Figur i Forgrunden).
 118 En norsk Fos. 1830.
 119 Norsk Parti med Vand i Forgrunden.
 120 Norsk Egn med et Klippestykke i Forgrunden.
 121 Qvindelig Model.</t>
   </si>
   <si>
+    <t>Udstilling af Rørbyes rejsebilleder, februar 1838</t>
+  </si>
+  <si>
+    <t>Udklip</t>
+  </si>
+  <si>
+    <t>Artiklen omhandler Rørbyes udstilling i Kunstforeningen i februar 1838, hvor han viste sine hjembragte malerier fra Italien og Grækenland. Afskrift af Dansk Kunstblad, bd. 3, nr. 1, 17. februar 1838, sp. 1-7.</t>
+  </si>
+  <si>
+    <t>Omtale af Rørbyes udstilling i Kunstforeningen i februar 1838, hvor han viste sine hjembragte malerier fra Italien og Grækenland.</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/d/LOTr</t>
+  </si>
+  <si>
+    <t>Udstillingen af Hr. Rørbyes Arbeider
+Vi erindre os at have seet fire sælsomme Arbeider af en dansk Maler. Disse Billeder forestillede eller, rettere sagt, skulde forestille fire Landskaber i forskjellige danske Besiddelser, nemlig i Sjælland, Ostindien, Vestindien og, hvis vi ikke feile, i Island. Det Mærkværdigste ved disse Malerier var, at de lignede hverandre som Søstre med Hensyn til Colorit og Tone; de vare saa langtfra at gjengive de forskjellige Jordstrøgs særegne Beskaffenhed, at de tvertimod syntes at være Repræsentanter for et enkelt Landskabs Charakteer. Thi vel vare Træernes Former, Bygningernes Stiil og Indvaanernes Dragter af forskjelligt Snit, men derimod vare Farverne de samme paa alle Stykker. Kysterne ved Kallebodstrand og Bredderne ved Ganges vare fuldkommen eensfarvede, nemlig matte graae, beklagelige Fostere af en eensidig Subjectivitet, der ikke formaaer at opfatte og gjengive de ydre Gjenstande med Klarhed og Sandhed. Ved Beskuelsen af slige Arbeider føler man strax, at det Hele kan lignes med en sygelig Feberphantasie, der mangler Realitet, og derfor heller ikke gjør den tilsigtede Virkning paa det kunstnerisk følende Gemyt. I kunsten som i Poesien er Sandheden den Guddom, som aldrig bør tabes af Sigte.
+Efter disse Bemærkninger ville flere af vore Læsere maaskee falde paa den Tanke, at vi have fundet Anledning til at beklage lignende Mangler i Hr. Rørbyes Arbeider. Dette er imidlertid saa langtfra, at vi tvertimod glæde os over den Klarhed og poetiske Følelse, hvormed Kunstneren har opfattet Italien og Grækenland, som vel i flere Henseender have stor Lighed med hinanden, men derimod i andre Retninger ere høist forskjellige saavel med Hensyn til Naturen som til Menneskene. Sikkert ville mange af Kunstforeningens Medlemmer, ved Beskuelsen af de udstillede Arbeider, have anstillet lignende Bemærkninger; vi maae derfor beklage, at Kunstneren ikke havde udstillet nogle af sine talrige Skizzer og Studier fra Tyrkiet, thi man vilde derved have faaet et endnu klarere Begreb om den Objectivitet, hvormed han veed at opfatte og gjengive hvad han seer.
+Da Hr. Rørbye under sit Ophold i Udlandet kun har sendt Lidet hjem, blev man saa meget behageligere overrasket, da han selv medbragte et saa rigt Udbytte fra sin Reise. Og i Sandhed, Mængden af Skjønheden, af hvad hans Pensel har aflokket Naturen, er saa stor, at man neppe veed, hvor man skal begynde, og hvor man skal ende, for ikke at udelade noget Fortrinligt. Da vi imidlertid ikke længere kunne opsætte at omtale Arbeider, som maae sees mange Gange, hvis de skulle grundigt opfattes, sætte vi nu Penne til Papiret, for at gjenkalde det Seete i vor Erinding, og efter Evne gjengive det Billede, som det har vakt i vor Sjel. Ligesom vi ved den foreløbige Anmeldelse, i Nr. 21 af Kunstbladets andet Bind, begyndte med Italien, ville vi her følge samme System, og først dvæle ved det interessante Maleri, som viser os Torvet i Amalfi, og afgiver et af disse pittoreske Architektur-Billeder, som charakterisere de sydlige Lande. Man betragte blot dette Taarn, hvis øverste Deel er aldeles maurisk! Hvor harmonisk forbinder det sig ikke med Kirken, hvis mange smaa byzantinske Søiler og Façade med Snirkler á la Bernini paa eengang contrastere og dog danne et malerisk Heelt! Perspectivet er fortreffeligt, og lader Kirken med sin store Trappe træde ypperligt tilbage. De Beskueren nærmere liggende Borgerhuse med deres Boutiker og et Contoir med Overskrift: VILREFII (Viva il re Ferdinando secondo) ere høist maleriske, og de simple Restaurationer paa Gaden med de omstaaende Kunder gjengivne med Natur og Sandhed. Omkring den store Fontaine ere Fruentimmer grupperede for at fylde Krukker og Skaaler med kjølende Vand. De i Forgrunden skjødesløst henslængte Tomat-Æbler, Græskar, Meloner m. m. vidne om, at man seer et af Frugtbarhed overstrømmende Land. Den kraftige blaae Himmel og der strærke Solskin ere fortrinligt gjengivne; man føler næsten Sydens Varme. Hvis vi med Hensyn til dette Billede skulde tillade os en Bemærkning, vilde det være den, at et Par af de til Staffage anbragte Figurer forekommer os at være lidt for lange. Et andet Maleri, som er udført med nederlandsk Flid og stor Delicatesse, viser os Capellet San Benedetto i den nogle Mile fra Rom beliggende Bjergstad Subiaco. Man veed ikke hvad man her meest skal beundre, enten den fortreffelige Behandling af Capellet selv som et architektonisk Værk eller Figurerne. Hvad det første Punkt angaaer, føler man sig lige tilfredsstillet, enten man betragter de farverige, med Engle og Helgenbilleder smykkede Hvælvinger, Trappen, der fører op til Kirken, eller den store Marmorplade med det pavelige Vaaben over, tæt ved Bedestolen, med sin lange Inscription, hvorpaa der falder nogle pikante Strifelys. Nede paa Gulvet seer man en knælende Qvinde, der vender Ryggen mod Beskueren, og er udført med stor Flid lige indtil Stiberne i hendes Kjole. Ypperlig er ogsaa Præsten, der knæler i Profil for Bedestolen, og et ligeledes knælende Fruentimmer paa Trappen. Ovenfor Trappen seer man en Geistlig med Røgelseskarret og endnu en qvindelig Figur hensunken i Andagt for et af Lamper omgivet Kors. Vi ere forvissede om, at Enhver, der har nogen Følelse for Natur og Poesie, maa føle sig tiltrukken af dette yndige Billed, der synes at ville meddele Beskueren noget af den stille, høitidelige Andagt, som besjeler de Bedende.
+Blandt de mange Studier efter Mennesker ville vi, paa Grund af den store Mængde, kun fremhæve dem, som især forekommer os at have Krav paa Opmærksomhed. Hertil henregne vi da fornemmelig: 1) en for et Crucifix knælende Bondekone med en Rosenkrands i Haanden. 2) En Præst, som læner sig til en Seng, medens han læser i en Bog. Denne Geistlige kan takke Himlens Vrede for, at hans Portrait er kommen til det fjerne Norden. Han gjorde nemlig en Tour imellem Bjergene i Hr Rørbyes Selskab, og maatte en Dag, da det blev daarligt Veir, lade sig male af Kunstneren, der dog vilde sysselsætte sig med Noget. 3) En Eremit med en Blikdaase i Haanden. Trods det sølvhvide, men dog korte Skjæg og den ærværdige Holdning, taler Skjelmen klart ud af de smaa falske Øine. 4) En gammel Pifferaro med langt hvidt Skjæg og hvide Haar. Der sidder et herligt Ansigt paa denne Mand, som med sin Tobakspibe i Munden og den vældige Sækkepibe under Armen synes at være et Billede paa landlig Contrast til den ovennævnte Eremit. 5) En siddende Kone, som spinder paa sin Haandteen, og vender de skarpe Øine mod en lille Pige, der har et vældigt Slør paa Hovedet, og piller forlegen i sit Forklæde. 6) En Campagne-Jæger med Hat paa Hovedet, Bøsse paa Nakken, høire Haand i Siden, Lammeskind om Laarene og Lædergamacher. Uagtet han vender Ryggen mod Beskueren, og man følgelig ikke seer hans Ansigt, er der dog meget Liv i Personen og et saadant Relief, at man næsten fristes til at tage ham ud af Billedet, for ogsaa at betragte ham forfra. Ved hans Side sidder den troe Hund. – Blandt charakterisktiske Studier efter Dyr erindre vi os et oppakket, omhyggeligt udført Æsel og to rask skizzerede Bøfler under Aaget. Til de meest charakteristiske Skizzer af Bygninger og Landskaber kan man vel henregne en Klostergaard i Sorrent og en lang Pergola (Espaliergang) sammesteds. Der er et beundringsværdig Perspectiv i denne sidste, som synes aldrig at ville faae Ende og endnu vinder i Effect ved superbe Streifelys. En interessant Scene frembyder det Indre af en forrøget Hytte, hvor Manden og Konen sidde, og varme sig foran Caminen, hvor en Kjedel hænger over Ilden. I dette mellem Bjergene liggende Huus overnattede Kunstneren paa en af sine Vandringer, og skizzerede dette lille effectfulde Natstykke. En Udsigt til det yndigt beliggende Amalfi med det tilstødende Hav fra en Pergola er overordentlig malerisk. Ogsaa to af Pæstums ærværdige Templer og et farverigt Partie af Pompeij’s Ruiner har Kunstneren bragt paa Lærredet. Af Lateranets mærkelige Klostergaard med de østerlandske Søiler saae vi fremdeles et Skizze, som man i Sandhed kunde ønske udført i det Store, uagtet vi for nogle Aar siden saae en Fremstilling heraf ved Martens. Et interessant Billede er ligeledes en religiøs Fest ved Maaneskin paa Procida. Drengene anstille efter italiensk Skik et Fyrværkeri af gamle Tønder paa Gaden, hvorved Kirken i Baggrunden viser sig i et sælsomt Lys. I Forgrunden seer man en Procession, der anføres af tre Karle, hvoraf den Midterste bærer et Kors og de to Andre Blus paa en Stang. Paa et andet Stykke, som forestiller en Udsigt fra Procida, er i Forgrunden anbragt endeel Blomsterpotter, som ere malede med megen Sandhed.
+Dette være nok om de Arbeider, Kunstneren har hjemsendt fra Italien! Vi ville nu henvende vor Opmærksomhed paa de Billeder, hvortil Grækenland har givet hans Pensel Stof. Det er med en ganske egen Følelse, at vi betragte Afbildninger af Egne, der ere saa navnkundige i Historien, det er næsten med Ærefrygt, at vi kaste et Blik paa Minervas Stad og dens Omgivelser, denne Plet, som er en stor Tidsalders Grav og maaskee Vuggen for en endnu større, der feirende kan hæve sig paa sin Forgjængers Ruiner, og vise, at det Herlige i Verden vel for en Stund kan fordunkles, men aldrig uddøe. Det, som strax maa frappere Beskueren ved Synes af de atheniensiske Vuer, er den Mangel af Træer, der overalt viser sig, og hvorved Landskabet i en vis Henseende har nogen Lighed med den romerske Campagne, der ogsaa er en svunden Storheds Mausoleum. Imidlertid er det os bekjendt, at Athens Omegn har været rig paa Olieskove, som den ved sin Grusomhed udødelige Ibrahim Pascha lod ødelægge. Dette Factum kan maaskee for en Deel være Aarsag til den skovløse Nøgenhed, der characteriserer den græske Hovedstads nærmeste Omgivelser. Men, om der end ikke fandtes en eneste Busk i dette Landskab, vilde det dog paa Grund af sine historiske Erindringer mægtige tiltale os.
+Efter denne Indledning gaae vi over til den Cyclus af Billeder, der paa eengang vise os Oldtid og Nutid. Først ville vi dvæle ved Betragtningen af det paa Lærred udførte Maleri, hvor der sidde fire Grækere i Forgrunden. I Mellemgrunden seer man Theseus-Templet og et Partie af Athen, hvorover Lykabettos hæver sig; Baggrunden begrændses af fjerne Bjergmasser. Det hele Billed udmærker sig ved en stor Reenhed og Klarhed i Farverne, endskjøndt Tonen ikke er saa varm som paa de andre græske Stykker, da det er malet om Vinteren, som, hvor mild den end kan være, dog naturligvis er koldere end Sommeren, og derfor ogsaa er lidt forskjellig fra denne i sine Lufttoner. Et ypperligt Relief udmærker de fire, i Forgrunden siddende Grækere blandt hvilke den fortrinligste Figur vistnok er den aldrende Mand paa Høiens øverste Spidse med Stokken i Haanden og et broget Tørklæde om sin Fes. Den kraftige Karl seer nok ud til at have vovet mangen Dyst med Tyrkerne. To af de Andre vende Ryggen mod Beskueren, og skjules for en stor Deel af Høien, hvorimod den Tredie viser sig næsten heelt i Profil med Tobakspiben i Munden og i Lammeskinds-Pels. Disse Figurer repræsentere Nutiden, og det længere tilbageliggende gule Theseus-Tempel Oldtiden; Sjelen fængsles paa eengang af Erindring og Haab. Et andet, ogsaa paa Lærred udført Maleri viser os en Udsigt fra Parthenon udover Athens Omegn ned til Piræus, Havet og de fjerne Kyster af Morea. En frapperende Naturlighed, herligt Relief, glimrende Solskin og Klarhed i Skyggerne udmærke dette Stykke. Man betragte blot Forgrunden og de i samme anbragte tre Figurer, som alle ere malede efter Naturen! Den tilvenstre siddende Person er malet i et fortrinligt Clair-obscur, og den til en af Søilerne lænede, mørke Klæder iførte Mand staaer i en naturlig Stilling, der i Sandhed og Udtryk intet lader tilovers at ønske. Denne Sidste er desuden mærkværdig ved sine Fata i den græske Revolutionskrig, da han længe var i Fangenskab hos Tyrkerne, der vel bibragte ham mange Saar, men dog lode ham beholde Livet. Fortrinligst af disse tre Figurer forekommer os dog den Mand, som vender os Ryggen. Hans Stilling er af en slaaende Sandhed saavel som Virkningen af Lys og Skygge i hans hvide Klædning. Fra Forgrunden, som er paa Parthenon, gaaer det brat ned til den lavere Omegn, hvilket er udtrykt med stor Sandhed. Veien til Piræus viser sig som en smal Stribe, og ender ved det sølvhvide Hav, der begrændses af Pelopounes, mellem hvis Bjergtoppe Kjendere af Localiteten ville vide at finde Akrokorinth.
+Blandt de mange interessante, paa Papir malede Skizzer findes der flere, som forestille Udsigter fra Parthenon, blandt andet een, der er taget fra samme Standpunkt som det ovennævnte Maleri, men stafferet med andre Figurer. Et Stykke viser os en Udgravning ved Propylæerne, hvor de mange broget klædte Arbeidere med de røde Huer danne en malerisk Contrast til de store Steenblokke og Oldtidens Ruiner. Der er et Liv som i en Myretue, hvis det eller maa være os tilladt at betjene os af denne Lignelse. To Udsigter af Akropolis, som danner Hovedpunctet af de atheniensiske Vuer, giver os et tydeligt Begreb om denne i sit Slags første Ruin, der bærer et langt større Præg af Oldtiden end det romerske Capitolium, som det det meste bestaaer af moderne Bygninger, og kun viser Spor af sin Ældre mod Forum Romanum. Især viser Akropolis sig fordelagtigt paa den Skizze, hvor man seer en moderne Landevei snoe sig omkring dets Fod. En Gade i Athen med Vindenes Taarn ligefor giver et klart Begreb om, hvorledes hele Byen maa have seet ud strax efter dens Ødelæggelse ved Tyrkerne. Hvad man her seer, er kun en Masse af Ruiner, Barbarernes sidste Afskedssuk. Denne melancholske Plet oplives forresten af en Mængde Personer, som hente Vand ved en lille Fontaine. Blandt mindre Studier have vi især lagt Mærke til en belæsset Kameel og et Tyrkerhoved. Og hermed slutte vi vor Anmeldelse om de af Hr. Rørbye i Kunstforeningen udstillede Arbeider.
+Vi tillade os endnu kun den Bemærkning, at Kunstneren ganske nylig har begyndt paa et Maleri, som forestiller endeel Tyrker, der spille Schach udenfor et Caffehuus i Nærheden af Karavanebroen ved Smyrna. Da dette Billed endnu næppe kan siges at være anlagt, opsætte vi at omtale det videre for Øieblikket.</t>
+  </si>
+  <si>
+    <t>22. sep. 1836</t>
+  </si>
+  <si>
+    <t>Giuseppe
+Luigi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/D6zJJv2l</t>
+  </si>
+  <si>
+    <t>23. sep. 1836</t>
+  </si>
+  <si>
+    <t>Beniamino de Francesco
+Horace Vernet</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/0f5uXTo2</t>
+  </si>
+  <si>
+    <t> 5. okt. 1836</t>
+  </si>
+  <si>
+    <t>Arthur Glennie
+Heatfield</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/ZjGxXGUt</t>
+  </si>
+  <si>
+    <t> 6. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/6DJfv1AC</t>
+  </si>
+  <si>
+    <t> 7. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/lVX40ufC</t>
+  </si>
+  <si>
+    <t> 9. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Qpc0Ml1n</t>
+  </si>
+  <si>
+    <t>10. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/fPXnhKPc</t>
+  </si>
+  <si>
+    <t>12. okt. 1836</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/hwweqdxP</t>
+  </si>
+  <si>
+    <t>14. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/s9NY94BQ</t>
+  </si>
+  <si>
+    <t>12. feb. 1840</t>
+  </si>
+  <si>
+    <t>Carl Peter Borgaard
+Holger Simon Paulli</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/r2nKGiEM</t>
+  </si>
+  <si>
+    <t> 2. sep. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/VNQyNHuJ</t>
+  </si>
+  <si>
+    <t>Regnskab over indtægter fra solgte værker 1835-37</t>
+  </si>
+  <si>
+    <t>Charlotte Frederikke
+John Adams
+Heatfield
+J.L. Jensen
+Adam Wilhelm Moltke-Bregentved
+Adam Müller
+Achille Rouen
+Watson</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/sw1TiXGv</t>
+  </si>
+  <si>
+    <t>20. jan. 1840</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/AZLjioKF</t>
+  </si>
+  <si>
     <t>Malerier solgt på Rose Rørbyes dødsboauktion 12. mar. 1860</t>
   </si>
   <si>
     <t>Afskrift efter auktionskataloget over Rose Rørbyes dødsboauktion, 12. marts 1860. Afskriften omfatter kun malerier af Rørbye, dvs. katalogets s. 3.</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/IFhP</t>
   </si>
   <si>
     <t>Malerier i forgyldte Rammer
 Nr.
 1 Rørbye. Parti i Sermoneta 1834. Papiir sat paa Lærred
 2 Samme. Udsigt i den romerske Campagne. I Baggrunden Albanerbjergene og en antik Vandledning. 1834. Pap. p. L.
 3 Samme. Parti af Torvet i Amalfi. 1835. Studium til Prof. Rørbyes større Maleri. Pap. p. L.
 4 Samme. Et Parti i Pompeji. 1835. Pap. p. L.
 5 Samme. En spindende Kone fra Subiaco. 1840. Pap. p. L.
 6 Samme. En Mandolinspiller. Rom 1840. Pap. paa Lærred
 7 Samme. Studium efter Naturen til Maleriet: ”Landevei paa Sicilien." 1840. Pap. paa Lærred
 8 Samme. Piazza marina i Palermo. Tilhøire Kirken St. Maria delle Catena. 1840. Studium til Rørbyes store Maleri. Pap. p. L.
 9 Samme. Landskab. Partiet ubekjendt. Pap. p. L.
 10 Samme. Gisselfelde Kloster, seet fra Indkjørselen. Pap. p. L.
 11 Samme. Parti af Blokhusene paa Vestkanten af Jylland. Pap. p. L.</t>
+  </si>
+  <si>
+    <t>En spindende kone. Rosa Babona</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona</t>
+  </si>
+  <si>
+    <t>En læsende abbate</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/en-laesende-abbate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -893,51 +893,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://roerbye.ktdk.dk/n/xqMKcLQO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DfHOsTx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/WKauAdQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VNQyNHuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/11bjKrS8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-laesende-abbate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/h9VhBWSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/dnaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CuxhHjI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D6zJJv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0f5uXTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/H5HtRM26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jIELw72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hpDU6ghu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JGkVYevs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2qNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZjGxXGUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6DJfv1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lVX40ufC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Tx0U5TM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Qpc0Ml1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fPXnhKPc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Fc6GzSTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hwweqdxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/s9NY94BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nAFMdKR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/cf9Zj6S2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jlRUfUk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xhKTKx05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KbKyWo4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BuBdESMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/klostergang-i-subiaco-med-en-kone-som-henter-vand" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sm2w2j6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/b5ZFiMAl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YAQOjU4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D8HVTJMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/LOTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4ka6d6kL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AZLjioKF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/r2nKGiEM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YhmcA0Yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/eUY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/IFhP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://roerbye.ktdk.dk/vaerker/klostergang-i-subiaco-med-en-kone-som-henter-vand" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/dnaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2qNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sm2w2j6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hpDU6ghu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/cf9Zj6S2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xqMKcLQO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/b5ZFiMAl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/h9VhBWSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jIELw72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JGkVYevs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YhmcA0Yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DfHOsTx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/11bjKrS8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CuxhHjI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/H5HtRM26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YAQOjU4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4ka6d6kL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/WKauAdQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D8HVTJMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BuBdESMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Tx0U5TM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Fc6GzSTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nAFMdKR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jlRUfUk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xhKTKx05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KbKyWo4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/eUY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/LOTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D6zJJv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0f5uXTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZjGxXGUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6DJfv1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lVX40ufC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Qpc0Ml1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fPXnhKPc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hwweqdxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/s9NY94BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/r2nKGiEM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VNQyNHuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AZLjioKF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/IFhP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-laesende-abbate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M51"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -996,936 +996,932 @@
       <c r="C2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H2" s="5" t="s">
-        <v>15</v>
+      <c r="H2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K2" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K2" s="5"/>
       <c r="L2" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K3" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K3" s="5"/>
       <c r="L3" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K4" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K4" s="5"/>
       <c r="L4" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...20 lines deleted...]
-        </is>
+      <c r="C5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="6" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>36</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K7" s="5"/>
+      <c r="K7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L7" s="6" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-        <v>29</v>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="6" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="C9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="6" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H11" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K11" s="5"/>
+      <c r="K11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L11" s="6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="6" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>61</v>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="C18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="M18" s="5" t="s">
         <v>69</v>
       </c>
+      <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1934,1651 +1930,1655 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="s">
-        <v>78</v>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="6" t="s">
         <v>79</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H23" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H24" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-        <v>85</v>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H27" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H33" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K33" s="5"/>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L33" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="M34" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I35" s="5"/>
+      <c r="I35" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K35" s="5"/>
+      <c r="K35" s="5" t="s">
+        <v>119</v>
+      </c>
       <c r="L35" s="6" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="M35" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="6" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H38" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="s">
-        <v>121</v>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="6" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H40" s="5" t="s">
-        <v>124</v>
+      <c r="H40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="6" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="6" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="s">
-        <v>129</v>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K44" s="5" t="s">
-        <v>137</v>
+      <c r="K44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="6" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K48" s="5"/>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L48" s="6" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="M49" s="5"/>
+        <v>156</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K50" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K50" s="5"/>
       <c r="L50" s="6" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K51" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K51" s="5"/>
       <c r="L51" s="6" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="M51" s="5" t="s">
         <v>161</v>
       </c>
+      <c r="M51" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>