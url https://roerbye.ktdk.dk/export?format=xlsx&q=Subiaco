--- v1 (2026-05-02)
+++ v2 (2026-08-03)
@@ -3,110 +3,143 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Martinus Rørbyes rejsedagbøger " r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="162" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="160" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>Klostergang i Subiaco med en kone, som henter vand</t>
+    <t>26. aug. 1836</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Georg Heinrich Busse</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/xqMKcLQO</t>
+  </si>
+  <si>
+    <t>30. aug. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/DfHOsTx5</t>
+  </si>
+  <si>
+    <t>Udgifter i august 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/WKauAdQ1</t>
+  </si>
+  <si>
+    <t> 2. sep. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/VNQyNHuJ</t>
+  </si>
+  <si>
+    <t> 5. sep. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/11bjKrS8</t>
+  </si>
+  <si>
+    <t>En læsende abbate</t>
   </si>
   <si>
     <t>Værk</t>
   </si>
   <si>
-    <t>http://roerbye.ktdk.dk/vaerker/klostergang-i-subiaco-med-en-kone-som-henter-vand</t>
-[...11 lines deleted...]
-    <t>http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco</t>
+    <t>http://roerbye.ktdk.dk/vaerker/en-laesende-abbate</t>
+  </si>
+  <si>
+    <t>12. sep. 1836</t>
+  </si>
+  <si>
+    <t>Regaldi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/h9VhBWSH</t>
   </si>
   <si>
     <t>20. sep. 1836</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Martinus Rørbye</t>
   </si>
   <si>
     <t>Jørgen Hansen Koch</t>
   </si>
   <si>
     <t>Subiaco</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Gottlieb Bindesbøll
 C.W. Eckersberg
 Christian Hansen
 Christian Frederik Holm
 Nicolai Abraham Holten
@@ -115,50 +148,119 @@
 Fritz Petzholdt
 Francesco Podesti
 Bertel Thorvaldsen
 Friedrich Thøming
 Alessandro Torlonia
 Watson
 Penry Williams
 Henriette  Wulff
 Peter Wulff</t>
   </si>
   <si>
     <t>Brev nr. 84 på Rørbyes liste over afsendte breve 1834-37.</t>
   </si>
   <si>
     <t>Det kgl. Bibliotek, NKS 2335, 2°</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/dnaK</t>
   </si>
   <si>
     <t>Subiaco den 20de September 1836.
 Kjære Her Etatsraad!
 Da de nu engang har været saa god, at fatte Interesse for mig, maae jeg ikke undlade at vedblive med at underrette Dem om hvorledes jeg har det, idet jeg smigrer mig med at De, i et leedigt Øjeblik, værdiger disse Linnier at læses. Vel har jeg ikke Meget af synderlig Interesse at fortælle; men det Lidet der er forhaanden, skrives dog altiid fra Italien, og deres tidligere Ophold her, veed jeg, har bevaret hos Dem en Kjærlighed til det skjønne Land, der maaske ogsaa vil hjælpe til, at De optager disse Linnier med Velvillie; og Intet ville være mig kjærere. – I mit siste Brev til Dem fra Zante underrettede jeg Dem om Alt, hvad jeg til det Øjeblik vist, og at jeg seenere er kommen igod Behold til Rom, har De formodentlig hørt af Professor Ecersberg og Justitsraad Holm, som jeg tilskrev efter min Tilbagekomst. Vel er for mig ikke Italien hvad Grækenland var; men dog kan jeg ikke nægte, at jeg nu her befinder mig saa vel, og finder Alt saa skjønt, at jeg tror jeg kun nødig gaar til at forlade alle disse Herligheder, og dog er min Tiid nu ikke mere lang her: men jeg maae igjen drage til Norden. Dog troe ikke det er Utilfredshed, der bringer mig til at beklage at maatte drage herfra, nei, jeg har ikke Grund til at være andet en saare vel fornøiet med min Skjæbne, der bragte det i min Lod, at kunne gjøre en saa interesant Reise, som den jeg har gjort. Jeg har dog mine Forhold i Danmark ene at takke derfor, didhen drager mig jo ogsaa saa Meget. De skal igjen see mig kjære Her Etatsraad, ikke som en sygelig Drømmer om et Eden hvor jeg ikke kunne blive; men vel tilfreds ved Erindringen |om| ogsaa at have lært det at kjende, og ved da igjen at see mig blant de gamle Venner omgiven af de kjente Gjenstande. At være Nordens Borger og Reisemand maae dog have en Grændse, jeg kunne aldriig finde mig i et bestandigt omflakkende Liv da jeg dog ikke er af de Mennesker, der fordi de i enhver Henseende ere uafhængige, betragter det ene Sted som ligesaa godt, som det andet, og aldriig lader dem binde ved Noget. Var jeg født i Syden, ville jeg vel neppe vælge Norden til Blivested; men det er nu ikke Tilfælde, og jeg ville neppe bestandig finde mig tilfreds her, hvor Menneskenes Tænkemaade ikke svarer til Naturens Skjønheder. – Dog jeg skulle siige Dem hvormed jeg beskjæftiger mig; De vil af Overskriften see at jeg er ude i Sabinerbjergene, hvor jeg nu alt i Nogen Tiid har været. Min tidligere Bestemmelse var det blodt at gjore en lille Tuur omkring i Volsker og Sabinerbjergene, som jeg tidligere ikke havde seet, og da ifølge med en Deel andre Kunstnere at gaae til Sicilien i dette Efteraar; men da jeg næsten havde endt min lille Bjergreise fik jeg i Subiaco at høre at de neapolitanske Grændser vare overalt med Cordonner spærrede, for[d]i Coleraen var udbrudt i Ancona. Mine Reisekammerater vare alt i Neapel førend dette tildrog sig; men jeg maatte kjønt finde mig i at blive i det Rommerske; jeg troede derfor ikke at kunne anvende Tiiden bedre end at blive ude paa Landet, og gjør jeg forøieblikket Studier til et Malerie, som jeg i Vinter agter at udføre i Rom. Jeg var for nogle Dage siden inde i Rom for at forsyne mig med Farver, og der hørte jeg hvorledes den heele Colera Historie hængte sammen, og at det Onde langtfra •2• ikke skal være af en saa slem Carakteerm som man i Begyndelsen sagde, og hvorfor man toge saa latterlig strenge Forholdsregler. Neapolitanerne synes især Frygten ganske at have slaaet; de tillode ikke engang nogen Quaraintaine; men afsondrede dem aldeeles. Ancona blev af pavelige Soldater indesluttet; men Anconetanerne og de Franske have to Gange brut denne Cordon, der var henstillet uden at man havde tænkt paa en Maade at forsyne Byen med Levnetsmidler. Ifølge dette altsaa steege Victualierne til en frygtelig Priis, og de var næsten ikke at have for Penge, man forsøgte altsaa paa selv at tage hvad man ikke blev bragt og dette var Aarsag til at der er bleven skudt paa de pavelige Tropper, der just heller ikke ere skikkede til at holde Orden, naar der staar Franskmænd imod dem, der gjør fælles Sag med de gamle Revolutionairsindede Anconetanere. Nu er imidlertiid Alt igjen i Orden, og Dødeligheden skal kun være ringe. Man talte ogsaa i Rom om at den neapolitanske Cordon snart ville blive hævet. I Begyndelsen udgik de strengeste Befalinger fra Rom til alle Befalingsmænd i smaae Byerne paa Landet om at overholde at enhver Reisende var forsynet med sit Pas, og et Sundhedskort, der viiste fra hvad Egn af Riiget han kom, og som ikke maatte udstedes uden man havde opholdt sig 10 Dage i en Bye, hvor ingen Smitte havde viist sig; en Forholds-Reegel, som de vil kunne indsee foraarsagede mange Ubehageligheder for Alle, og høist comiske Tilfælde fantsted. I Rom holt man saa store Prossesioner, som ikke før havde været seet; saaledes fant een Sted fra Quirinalet til Maria Maggiore hvori Paven alle Cardinaler og Monsiniorer spadseerede i stor Pomp, fulgt at en Mængde brilante Equipager og en uhyre Mængde Andægtige Folk, der satte deres hee[l]e Troe til Præsternes Bønner. Og indtil dette Øjeblik ere ogsaa Alle beroligede; men de Fremmedes Udeblivelse vil maaske i Vinter foraarsage mange af de rommerske |Familier| mere at tænke paa end om Coleraen selv var kommen; thi som mistænkeligt Land udeblive vist Mange, vis Hensigt det ellers havde været at komme her, og mange af de store Huuse staae derfor uden Beboere. – Iblant de Danske stod Alt inde i Rom ved det Gamle, Torvaldsen sidder endnu fast der, og har for det første ganske opgiven sin Reise til Kjøbenhavn, efter at han næsten alt havde bestemt Tiiden; han frygter Vinteren nu; det er et Land, meener han, hvor næsten ingen Mennesker kan være for Iis og Snee, kort det synes, som om han ganske har inddrukken Italienernes Andskuelser, og da nu dertil kommer hans bekjente Vægelsindighed, maae man næsten tvivle om at han nogen sinde virkelig begunder sig paa Reisen; men naar man før hørte ham tale skulle man troe han reiste den følgende Dag; thi nu var der ikke mere, der holdt ham tilbage; men hvad han havde sent ufærdigt hjem, maatte han der ende; og dette meener han kunne Alt skee i 3 Maaneder. Dog |De| veed hvordan han er. De andre Kunstnere vare hverisær beskjæftigede med deres Arbeider i Rom, Tøming og Petzholt ere i Neapel, men Bindesbøll er endnu her, han arbeider paa en Composition til et Musseum for Torvaldsens Arbeider i Kjøbenhavn og dette vil han formodentlig ende førend han reiser; hans Bestemmelse er da at gaae til Paris. Først til Foraaret er det min Bestemmelse at forlade Rom, da jeg tror best at kunne bruge Vinteren der; men da ogsaa at begynde Tilbagereisen. Jeg har anmodet Justitsraad Holm om at skrive en Ansøgning for mig om et Tillæg af 300 Specier til mit Stipendium, og Dem kjære Her Etatsraad maae jeg beede at tage Dem lidt af denne min Ansøgning, og ved Deres Indflydelse tale •3• min Sag hos Hans Exelen[tce Ge]heimeraad Møsting eller hvor De veed det gjøres fornødent; thi uden Dem har jeg Ingen Talsmand hjemme. Og efter hvad Møsting tidligere yttrede, tør jeg nu vel have Haab. Erholder jeg dette, da maae jeg med det Halve betale min Gjæld til Conferentsraad Holten, der var saa god at forstrække mig, da jeg var i Grækenland, og den anden Halvdeel ville jeg da anvende til min Hjemreise; thi De vil vist indsee, at hvad jeg tidligere erholt af Fondet langt fra ikke har kunnet strække til. De veed best selv Her Etatsraad hvad der er uundgaaeligt nødvendigt til en saa stor Reise, da jeg reiste hjemmefra havde jeg endogsaa aldrig tæ[n]kt paa at komme til Grækenland, der da ogsaa medtog mig saa meget at jeg kom i Gjæld til fleere. Hidindtil, da jeg havde Noget af mit eget at lolle[?] til af er io Alt gaaet godt; men ingen min Tilbage-Reise vil dette ikke mere være Tilfældet, og det er derfor jeg instændig maae anmode Dem om at tage Dem af min Ansøgning med samme Godhed, som, da jeg erholdt Stipendiet. En Deel af de Penge som Justitsraad Holm havde sent mig til Rom, hørte alt som Gjæld tidligere Bindesbøll til, og jeg maatte da her tilbagebetale dem, ligesom jeg i Kjøbenhavn har maattet betale, hvad jeg var bleven Hansen i Athen skyldig, og Alt dette var just ikke Ubetydeligheder. Jeg ville derfor allerede nu være i Knibe vis jeg ikke havde faaet et Tilskud af 120 Specier for 2 smaae Malerier, jeg, da jeg var kommen tilbage til Rom malede til en Sir Watson vis Bekjentskab jeg havde gjort i Grækenland, og som gjerne ønskede noget fra hiint Land malet. Dette er den ordentliige Fremstilling af mine Pengeforhold hvori jeg Intet har fortiet Dem, De vil derfor vist ikke unddrage mig Deres meget formaaende Bistand. – Af Arbeider der af større Betydenhed her i Rom i den seenere Tiid ere blevne udførte, hører vist Decorereingen af Torlonias Villa uden for Porta Pia til Noget af det Betydeligste. Det er næsten blodt italienske Kunstnere, der dermed har været beskjæftiget, saavel Billedhuggere som især Malere, da alle Værelserne heelt ere decorerede med Malerier og Arabesker. Alle Værelser ere i forskjellige Stiile, saaledes pompeiansk, egyptisk, maurisk, fra Middelalderen etc: Skade kun at Arcitecten derved ikke er god; thi af Malerne have mange skildt sig fortræffeligt fra deres Arbeider; deriblant Podesti, der i et Værelse har i Fresko malet heele Bakkusses Historie, og viist sig som en langt dygtigere Kunstner, end hvad jeg tidligere havde troet ved at see hans Olie Malerier, der vel ere overordnetlig brillant i Faren; men langtifra at være fri for Maneer, den hans store Lethed i at føre Pendselen ikke bidrager lidet til. – Da Blomstermaler Jendsen endnu var i Rom vare vi engang samlede oppe hos den engelske Maler William’s, og virkelig beundrede et Par Malerier han dengang just havde endt; det skulle undre mig at høre hvad han nu ville siige om et stort Malerie Williams i denne Tiid har fuldendt, og som forestiller Festen Maria della Carmine ved Neapel, idet Folket igjen drager bort. Dog erindrer jeg ret saae ogsaa Wulff’s tidligere William’s Arbeider, og de vil da ogsaa kunne erindre, den hans Maneer. I det Malerie han nu har fildent er Farven om muligt endnu kraftigere og brillantere; men han er ogsaa bleven manieret i en Grad der næsten er utrolig, de dandsende Piiger synes alle at være Englænderinder, tegnede paa let engelsk Maner, og med brillante Klæder, der intet ligner mindre end Stoffer. Og dog seer man overalt i dette Malerie et virkelig stort Talent; men han har villet gjort •2• Noget ganske Nyt og Forbausende og er derved faren vild. Men han dør heller ikke i Synden naar man hører Tyskerne tale derom; thi for dem er det en alt for haard Nød at knække. Og nu kjære Her Etatsraad veed de Alt hvad jeg har at siige Dem, jeg maae beede Dem ret meget at hilse Deres Familie, hvori blant mine kjære rommerske Venner ikke maae forglemmes, jeg tror at Frøken Jette ville have kunnet more sig fortræffeligt her ude i Subiaco, hvor virkeligt et ægte Kunstnerliv i dets anstændige Betydning finder Sted iblant de mange Kunstnere af forskjellige Nationer, og Leutenat Wulff ville vist heller ikke kunne kjede sig, da her skal være •1• ypperlig Jagt, som jeg dog ikke benytter, da her er nok op til at tegne og male. Har De Her Etatsraad engang et ledigt Øjeblik da skriv mig et Par Ord til, jeg veed næsten Intet af hvad der er foregaaet hjemme ved Academiet, da Ecersberg ikke har svaret mig paa mit siste Brev, at høre fra Dem ville dog glæde mig meget. Men har De, hvad jeg vel kan formode ikke Tiid, da vil de maaske anmode Frøken Jette derom, da jeg vel veed, at hendes Broder nødig skriver. Jeg skal strax svare vis hun skriver, og fortælle hende Alt hvad jeg ved af Nyt fra Rom, og jeg tænker at hun som Dame, ikke kan finde Betænkeligheder ved at skrive til mig, som de to Sødskende, da de vare i Rom viste saa megen Artighed. – Jeg maae beede Dem ret meget at hilse alle DHer af Academiet og andbefaler jeg Dem Her Etatsraad
 Deres meget forbundne Martinus Rørbye
 Wulff’s skal jeg meget hilse fra deres gamle Piige i Rom, hun har indstændigt beedt om ei at forglemme det.</t>
+  </si>
+  <si>
+    <t>Emil Theodor Richter</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/CuxhHjI3</t>
+  </si>
+  <si>
+    <t>Parti af kryptkirken i klosteret St. Benedetto ved Subiaco</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco</t>
+  </si>
+  <si>
+    <t>22. sep. 1836</t>
+  </si>
+  <si>
+    <t>Giuseppe
+Luigi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/D6zJJv2l</t>
+  </si>
+  <si>
+    <t>23. sep. 1836</t>
+  </si>
+  <si>
+    <t>Beniamino de Francesco
+Horace Vernet</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/0f5uXTo2</t>
+  </si>
+  <si>
+    <t>27. sep. 1836</t>
+  </si>
+  <si>
+    <t>Hausmann
+Hero Diedrich Hillerns
+Georg Jatho
+Carl Gotthelf Küchler
+Heinrich Kümmel</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/H5HtRM26</t>
+  </si>
+  <si>
+    <t>29. sep. 1836</t>
+  </si>
+  <si>
+    <t>Hausmann</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/jIELw72A</t>
+  </si>
+  <si>
+    <t>Udgifter i september 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/hpDU6ghu</t>
+  </si>
+  <si>
+    <t>30. sep. 1836</t>
+  </si>
+  <si>
+    <t>Mariuccia Flacheron</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/JGkVYevs</t>
   </si>
   <si>
     <t> 2. okt. 1836</t>
   </si>
   <si>
     <t>Frederikke Rørbye, f. Stockfleth</t>
   </si>
   <si>
     <t>Bernt Anker Collett
 Emilie Collett, f. Rørbye
 C.W. Eckersberg
 Gerhard Faye
 Lyna Elisabeth Faye
 Karen Christiane Faye, f. Stockfleth
 Mariuccia Flacheron
 Frederik Ferdinand Friis
 Ludvig Holberg
 Louise Wilhelmine Elisabeth Holck, f. Rantzau
 Peter Julius Kall
 Jørgen Hansen Koch
 Sophie Susanne Dorothea Krohn, f. Købke
 Peter Berendt Købke
 Troels Lund
 Sophie Rantzau
 Elise Rørbye
@@ -166,188 +268,197 @@
 John Rørbye
 Julie Fredrikke Rørbye
 Nancy Gerhardine Rørbye
 Christian Frederik Schiøtt
 Charlotte Johanne Schiøtt, f. Schack
 Bertel Thorvaldsen
 Ida Marie West
 Johan Wilhelm West
 Wilhelmine West</t>
   </si>
   <si>
     <t>Brev nr. 85 på Rørbyes liste over afsendte breve 1834-37.</t>
   </si>
   <si>
     <t>Det kgl. Bibliotek, Acc. 1996/44</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/2qNR</t>
   </si>
   <si>
     <t>Subiaco den 2den October 1836.
 Kjæreste Moder!
 Af mit siste Brev til Rose af 14de September har du vel erfaret at jeg havde været en lille Tuur paa Landet, og nu vil du af disse Linier igjen see at jeg er der. Livet i Rom om Sommeren kunne jeg umuligt udholde, Alt var der saa qualmt og indesluttet, at det næsten syns mig, som om jeg skulle quæles ved den utaalelige Heede, det dengang var; jeg tog derfor det Partie at fierne mig paa nogen Tiid. To Maaneders Roe paa et Sted var mig næsten alt en Evighed nu, da Reisegrillerne ere rigtigt indgroede hos mig; jeg kjæmper alt hvad jeg kan imod den Lyst til at flakke om, men det er næsten, som sad der mig smaae Djævle bag Øret, der immer tilviskede mig ”reis! reis! det er bedre end at gaae som paa Naale.” Dog er det Djævle eller Engle? derom er jeg endnu ikke paa det Reene; men vist er det, at hvoe de end ere, da komme de vel |dog| til snart at viige, naar Tiiden er forløben, og jeg tiltræder min Tilbagereise fra det deilige Syden for siiden, for det føste idet minste, at leve roligt hos dig kjære Moder, og Alle disse kjære i Hjemmet. Troe ikke at dette er mig nogen sørgelig Tanke; men det blev dog ikke min Lod bestandig at kunne leve her; og jeg har her ingen kjær Familie, som for mig, du veed det beste Moder, dog har saa meget tillokkende, at aldrig nogen Fremmed, om end begavet med all Verdens Dyder, dog ikke var istand til at opveie. Jeg er ikke allene Kunstner, men jeg er mere Menneske; mine Camerater her billige det ikke; men dog, jeg kan aldrig andet end tilstaae, at leevede jeg end i et Paradis fra Kunstens Siide, for mig vilde det blot have den halve Ynde, naar jeg saae mig ene uden dem jeg har kjærest. Det er ikke mere den barnlige Hjemvee, som i den første Tiid af min Reise altiid bragte mig Tanker om Hjemmet til at svæve for mig i de deiligste Farver; dengang var alt det Nye hvoraf jeg saae mig omgiven endnu alt for kraftigt for mit uvante Øje, der intet Sted fant Roe, og derfor saa meget des snarere bragte mig Tanken om det fredelig Hjem; dog nu synes mig Alt dette anderledes, jeg kan med fulkommen Rolighed see og nyde Alt hvad Naturen og Kunsten opbyder af Skjønt; men Tanken om Hjemmet har jeg dog kjær; jeg har lært at skjelne, og ikke •2• at finde Alt det at være rigtigt, hvortil jeg fra tidligere Tiid har været vant, som ligesaavel her at see meget, der ikke io kunne være bedre. Dog som Kunstner maae jeg tie, da visseligen det kjære Danmark staae langt tilbage for hvad Naturen saa rigelig har begavet Syden med; det vil altiid blive mig et uhyre Savn, om jeg end silde har lært det at kjende. Dog jeg maae trøste mig med at det er en Skjæbne jeg deeler med alle der har reist, og rigtigt nydt deres Reise; thi om de tale jeg ikke, der blot fiernede i kort Tiid fra deres Fødested, ikke have havt Rolighed til rigtigt at dømme og hos hvem da ogsaa de gamle Tanker ere alt for indgroede til at de kunne være istand til indrømme Andet deres heele Opmærksomhed. De komme hjem med de samme Andskuelser som da de reiste, og medbringe blot et flygtigt og kortvarende Indtryk. Saaledes ville det tidligere have været Tilfælde med mig, saaledes ville det i dette Øjeblik være Tilfælde med den kjære Broder John, vis han pludselig ville afbryde sin Reise: jeg drager denne Slutning efter et Brev han fra Zürich tilskev mig og hvori hans Ytringer aldeles ikke lod til at det heele Reiseliv behagede ham. Dog een vægtig Grund havde han at anføre, og deri kan jeg ikke andet end indrømme ham Ret, idet han nemlig meget beklagede sig over din og Søstrenes Taushed, da han dog synes, han ikke havde fortjent dette idet han hyppigt havde skreven og du kjæreste Moder vel maatte viide vor yderst kjærkommen enhver, om end blot den ringeste Nyhed og Meddeelelse fra Hjemmet var ham. Derfor beste Moder tænk lidt oftere paa at tilskrive ham, jeg beeder dig ret meget derom, idet jeg kan forsikre dig om at et Brev fra Hjemmet i den første Tiid efter Bortreisen især, er saa kjært at man ikke ville finde det for dyrt, om man end skulle opveie det med Guld. En Grund til at dine Breve have været siældnere kan jeg tildeel tænke mig til, idet Rose har sagt mig at du i Løbet af Sommeren have baade besøgt Nancy, Julie og Wilhelm og det skulle ret glæde mig om disse Tuure have opmuntret dig lidt, og at du derved føler din Sundhed styrket, da siger jeg heller ikke et Ord om at du ogsaa er i Giæld til mig idet jeg endnu ikke har faaet noget Svar paa mit siste Brev, det fra Zante nemlig. Da jeg sist var inde i Rom haabede jeg der at have faaeet ogsaa et Brev fra dig men jeg fik blodt Rose’s og John’s; muligen er det io nu at der venter mig et i Rom der senere er kommen, og er dette Tilfælde, da takker jeg alt forud, og beder dig blodt at betragte min Paamindelse, som et Beviis paa hvor kjærkomne dine Breve ere mig. Jeg har jo rigtignok min kjære Rose der trolig holder ud med at svare paa mit Skriverie; men fra dig beste Moder hørte jeg dog ogsaa saa gjern et Ord, naar du dertil følte dig oplagt; ofte taale dine Øjne ikke altiid at skrive, da befael en af Søstrene at gjøre det, f Ex Søster Julie •3• thi den gode Dame har vel ganske glemt at jeg var den siste som tilskrev hende. Siig dem Alle at jeg skal ganske artig nappe dem, naar jeg kommer hjem vis de ikke oftere skrive, jeg vil bestemt ikke fortælle dem et Ord om hvorledes det seer ud uden for Danmark, og hverken bringe Perler med fra Rom, eller Musling-Stads fra Venedig. Om nogle Dage er det Elise’s Geburtsdag hvortil jeg fra det Fjerne bringer min Gratulation, vel veed jeg at den kommer for silde; men jeg viiser dog at jeg endnu ikke har glemt alle saadanne Høitideligheder i det kjære Hjem, hvorom jeg saa gjerne ønskede at man fortalte mig lidt. Inden den næste Geburtsdag der jo er Emmas vil du vel høre viidere fra mig, og tilstøder der, som Gud forbyde, mig inden Aare intet Uheld, da er det den siste Juul at jeg er borte fra Eder. – Dog nu Lidt om hvorledes jeg har havt det i den seenere Tiid: vel er det io ikke længe siden jeg skrev til Rose; men jeg smigrer mig dog altiid med at den Smule jeg siger om mig selv ikke er dig ukjærkommen kjæreste Moder. Altsaa, jeg blev endnu et Par Dage i Rom efter at jeg havde bortsent Rose’s Brev, og det mere for at fornøie Madam Krohn, der gjerne ville see alle de Danske hos sig om Søndagen, da det var hendes Faders Geburtsdag, og hvorved hun som hun artigt udtrygte sig, nødig ville savne mig. – Alle de kjære Erindringer om hendes Forældre og Venner hjemme ere endnu saa friske hos den gode Kone at hun ikke veed paa hvad Maade hun best erindre sig dem, og gjør hun derved, som oftest ont værre, og tit har jeg funden hende grædende, da det er umuligt andet end hun her maae finde sig uhyre ene, og dog siger hun, at hun ikke ønskede sig hjem, idet hun da troede, at det ville blive tigange værre naar Krohn var borte. Dog hendes Faders Geburtsdag ville hun see muntre Folk om sig; men desværre det blev kun tildeels, idet Torvaldsen var iblant os og han var i sit vripne og utaalelige Lune, da han ret er afskylig med sin Mistænkelighed etc: Kort han er da just ikke synderlig yndet af Nogen af os. Men da vi om Aftenen havde faaet ham tildørs begynte vor Glæde først, og Alle ønskede at den Gamle havde sat paa Bloksbjerg. Dog lad ingen høre at jeg har skreven dette, blev det ham igjen meddeelt ville han hade mig den gamle Vrippenpind. Dog som sagt vi havde da en munter Aften, og jeg reiste igjen Dagen efter over Tivoli tilbage til Subiaco hvor jeg kjønt har kukkeluret i meget af den seenere Tiid, da her næsten bestandig har været Regn, og dertil kolt. Jeg havde begyndt et Studie oppe i St: Benedetto et yderst malerisk Kloster oppe paa Bjergene over Subiaco og dette ville jeg par force ende omendskjønt jeg følte mig upassende af en Forkjølelse jeg havde tildraget mig ved den forsserede Tuur om Morgenen op af Bjerget, og siden ved at sidde stille i den kjølige Kirke. Dette bragte mig endelig en net lille Feber paa Halsen, som jeg vil haabe ikke skal have andre Følger end det megen Tiidstab. Folkene her i Locandaen have været yderst omhygelige med mig, og alle Øieblikke kom den gamle Værtinde og hendes Datter Madam Flascheron for at see om jeg Intet manglede, og dertil havde jeg endnu min lille Vassal til altiid at løbe om mig, saa at jeg ingen Henseende kan siige at have manglet Noget; men hvad der stod mig for Hovedet, var at Feberen skulle blive af de slemmere indgroede, og derfor bequemmede jeg mig til at lade Byens beste Læge komme, da jeg altiid troede at han var dygtig til at kurere en Feber, om vel ingen stor Sygdom. Dog dette var en sand Komedie, som jeg beholder mig at fortælle, naar jeg kommer hjem, og Emma engang laver en rigtig god Kop Kaffe. Jeg troede næsten at jeg var kommen til at spille med i Holberg’s Comedier, idet han begynte med at forklare mig hvormange Slags Febre der gaves, etc: og hvor forskjellige Medicamenterne derimod vare. Jeg maatte endelig afbryde ham, idet jeg kun bad ham om at give mig det ene, der var godt for min Feber, da ville jeg opsætte brugen af de andre indtil viidere. Heri føiede han mig da, og endnu har jeg rigtignok været frie, og •2• jeg haaber fremdeles det bedre for snart igjen at kunne begynde mit Arbeide. T. Lund og Friis maae kjende den smukke Kirke i St: Benedette, lad dem fortælle Eder om det ikke er værd at male, om den end er skummel og høitidelig. Men jeg vil være forsigtigere, naar jeg igjen begynder, og bringe Linned med mig til at skifte, da det er umulig at gaae derop uden at trandspirere. Hiemme bryder man sig ikke saa meget om at sætte sig hen om man end har trandspireret stærkt og Linnedet er fugtigt; men her anseer man dette for noget af det Farligste, hvoraf næsten alle Sygdomme kan opstaae. Hvad Coleraen angaar, da er den næsten ganske ophørt i og om Ancona, og man hører intet om at den andet Steds har yttret sig for nylig; men Neapo- •1• litanerne blive tappert ved at holde deres Grændser stærkt bevogtede, saa at endnu aldeles Ingen kan reise did. – Af nydt iblant de Danske i Rom er der slet Intet, de ere der de fleste og leve deres eensformige Liv fort, naar Pengemangel tilraader[?] dem at ligge i Quaraintaine, som de kalde det; men kmmer der saa pludselig Penge til Lommerne, da holde de dem skadesløs. Jeg har desværre den omvente Feil, og har ingen Roe, det er endnu værre. – Dog nu kjære gode Moder siger jeg dig for dennegang Farvel, lad mig dog ikke nu vente saalænge paa Svar, da skriver jeg jo ogsaa destiere, naar jeg seer du ønsker det. Eller vil du ikke skrive noget heelt Papir fult da bed en af Søstrene at fylde Bladet, da tænker jeg jeg faar alt Muligt Nyt at høre. Hils alle de kjære Sødskende ret meget, jeg længes uhyre efter at see den siste Arving i Hellested og at see om den •4• lille Vilhelmine endnu er liige morsom. At det ogsaa vil blive en Fornøielse for mig at see Nancy’s lille Piige kan du vel tænke. Hils Nancy og siig hende fra mig at hun endelig maae see til at hendes smaae Luner ikke kommer til at gaae i Arv; er Kall kommen tilbage? Hvorledes lever Emilie og Collett, kort der er saa meget jeg ønskede lidt Underretning om. Beed Friis saa smaat at forhøre sig hos Kock om han har faaet mit siste Brev. Og nu kjære gode Moder maae jeg beede dig ret meget at hilse Rose, jeg skal snart tilskrive hende; Hils ogsaa den heele Schiøttiske Familie og alle vore gamle Huusvenner, hvorledes lever Feye’s og Lyna, Sophie Rantzau og Frue Holk? naar du seer Ecersberg da hils ham, og naar du skriver til John, da kan du kun sige ham, at naar jeg komer ind til Rom skal jeg skrive. Lev vel kjæreste Moder, jeg er bestandig din hengivne Søn Martinus.</t>
   </si>
   <si>
+    <t> 5. okt. 1836</t>
+  </si>
+  <si>
+    <t>Arthur Glennie
+Heatfield</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/ZjGxXGUt</t>
+  </si>
+  <si>
+    <t> 6. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/6DJfv1AC</t>
+  </si>
+  <si>
+    <t> 7. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/lVX40ufC</t>
+  </si>
+  <si>
+    <t> 8. okt. 1836</t>
+  </si>
+  <si>
+    <t>Plasido
+Arthur Glennie
+Heatfield</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Tx0U5TM1</t>
+  </si>
+  <si>
+    <t> 9. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Qpc0Ml1n</t>
+  </si>
+  <si>
+    <t>10. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/fPXnhKPc</t>
+  </si>
+  <si>
+    <t>11. okt. 1836</t>
+  </si>
+  <si>
+    <t>Vicencio</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/Fc6GzSTH</t>
+  </si>
+  <si>
+    <t>12. okt. 1836</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/hwweqdxP</t>
+  </si>
+  <si>
+    <t>14. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/s9NY94BQ</t>
+  </si>
+  <si>
+    <t>16. okt. 1836</t>
+  </si>
+  <si>
+    <t>Plasido</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/nAFMdKR1</t>
+  </si>
+  <si>
+    <t>17. okt. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/cf9Zj6S2</t>
+  </si>
+  <si>
+    <t>18. okt. 1836</t>
+  </si>
+  <si>
+    <t>Vicencio
+Arthur Glennie</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/jlRUfUk4</t>
+  </si>
+  <si>
+    <t>19. okt. 1836</t>
+  </si>
+  <si>
+    <t>Luigi</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/xhKTKx05</t>
+  </si>
+  <si>
+    <t>21. okt. 1836</t>
+  </si>
+  <si>
+    <t>Luigi
+Vicencio</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/KbKyWo4V</t>
+  </si>
+  <si>
+    <t>Gang i et osteria i Subiaco med en kone, som henter vand</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco-med-en-kone-som-henter-vand</t>
+  </si>
+  <si>
+    <t>22. okt. 1836</t>
+  </si>
+  <si>
+    <t>Isidore Flacheron</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/BuBdESMF</t>
+  </si>
+  <si>
     <t>23. okt. 1836</t>
   </si>
   <si>
-    <t>Dagbog</t>
-[...4 lines deleted...]
-  <si>
     <t>https://roerbye.ktdk.dk/n/sm2w2j6F</t>
   </si>
   <si>
-    <t>Udgifter i september 1836</t>
-[...19 lines deleted...]
-  <si>
     <t>24. okt. 1836</t>
   </si>
   <si>
     <t>Ernst Heinrich Wilhelm Hampe</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/b5ZFiMAl</t>
   </si>
   <si>
-    <t>12. sep. 1836</t>
-[...70 lines deleted...]
-  <si>
     <t>Udgifter i oktober 1836</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/YAQOjU4n</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/WKauAdQ1</t>
   </si>
   <si>
     <t>Modelregnskab 1834-37</t>
   </si>
   <si>
     <t>Giovanella
 Nicolo
 Pietro
 Catarina Babona
 Antonio Valenti</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/boUggz3K</t>
   </si>
   <si>
     <t>Udgifter til teaterbesøg 1834-37</t>
   </si>
   <si>
     <t>Jean-François-Alfred Bayard
 Vincenzo Bellini
 Ignaz Franz Castelli
 Gaetano Donizetti
 Karl Wilhelm Gropius
 Conradin Kreutzer
 Maria Malibran
@@ -395,112 +506,140 @@
 Signe Jensen, f. Visby
 Peter Julius Kall
 Jørgen Hansen Koch
 Albert Küchler
 Adolph Ludvig Köppen
 Christian Nicolai Lautrup
 Hans Schierven Lautrup
 Leonardo Maggi
 Jens Peter Møller
 Philip Romani
 Achille Rouen
 Emma Eulalia Rørbye
 John Rørbye
 Julie Fredrikke Rørbye
 Christian Frederik Schiøtt
 Peter Saabye
 John Travers
 Watson
 Henriette  Wulff
 Peter Wulff</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/hWbFww1f</t>
   </si>
   <si>
-    <t>22. okt. 1836</t>
-[...60 lines deleted...]
-    <t>https://roerbye.ktdk.dk/n/KbKyWo4V</t>
+    <t>Regnskab over indtægter fra solgte værker 1835-37</t>
+  </si>
+  <si>
+    <t>Charlotte Frederikke
+John Adams
+Heatfield
+J.L. Jensen
+Adam Wilhelm Moltke-Bregentved
+Adam Müller
+Achille Rouen
+Watson</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/sw1TiXGv</t>
+  </si>
+  <si>
+    <t>Udstilling af Rørbyes rejsebilleder, februar 1838</t>
+  </si>
+  <si>
+    <t>Udklip</t>
+  </si>
+  <si>
+    <t>Artiklen omhandler Rørbyes udstilling i Kunstforeningen i februar 1838, hvor han viste sine hjembragte malerier fra Italien og Grækenland. Afskrift af Dansk Kunstblad, bd. 3, nr. 1, 17. februar 1838, sp. 1-7.</t>
+  </si>
+  <si>
+    <t>Omtale af Rørbyes udstilling i Kunstforeningen i februar 1838, hvor han viste sine hjembragte malerier fra Italien og Grækenland.</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/d/LOTr</t>
+  </si>
+  <si>
+    <t>Udstillingen af Hr. Rørbyes Arbeider
+Vi erindre os at have seet fire sælsomme Arbeider af en dansk Maler. Disse Billeder forestillede eller, rettere sagt, skulde forestille fire Landskaber i forskjellige danske Besiddelser, nemlig i Sjælland, Ostindien, Vestindien og, hvis vi ikke feile, i Island. Det Mærkværdigste ved disse Malerier var, at de lignede hverandre som Søstre med Hensyn til Colorit og Tone; de vare saa langtfra at gjengive de forskjellige Jordstrøgs særegne Beskaffenhed, at de tvertimod syntes at være Repræsentanter for et enkelt Landskabs Charakteer. Thi vel vare Træernes Former, Bygningernes Stiil og Indvaanernes Dragter af forskjelligt Snit, men derimod vare Farverne de samme paa alle Stykker. Kysterne ved Kallebodstrand og Bredderne ved Ganges vare fuldkommen eensfarvede, nemlig matte graae, beklagelige Fostere af en eensidig Subjectivitet, der ikke formaaer at opfatte og gjengive de ydre Gjenstande med Klarhed og Sandhed. Ved Beskuelsen af slige Arbeider føler man strax, at det Hele kan lignes med en sygelig Feberphantasie, der mangler Realitet, og derfor heller ikke gjør den tilsigtede Virkning paa det kunstnerisk følende Gemyt. I kunsten som i Poesien er Sandheden den Guddom, som aldrig bør tabes af Sigte.
+Efter disse Bemærkninger ville flere af vore Læsere maaskee falde paa den Tanke, at vi have fundet Anledning til at beklage lignende Mangler i Hr. Rørbyes Arbeider. Dette er imidlertid saa langtfra, at vi tvertimod glæde os over den Klarhed og poetiske Følelse, hvormed Kunstneren har opfattet Italien og Grækenland, som vel i flere Henseender have stor Lighed med hinanden, men derimod i andre Retninger ere høist forskjellige saavel med Hensyn til Naturen som til Menneskene. Sikkert ville mange af Kunstforeningens Medlemmer, ved Beskuelsen af de udstillede Arbeider, have anstillet lignende Bemærkninger; vi maae derfor beklage, at Kunstneren ikke havde udstillet nogle af sine talrige Skizzer og Studier fra Tyrkiet, thi man vilde derved have faaet et endnu klarere Begreb om den Objectivitet, hvormed han veed at opfatte og gjengive hvad han seer.
+Da Hr. Rørbye under sit Ophold i Udlandet kun har sendt Lidet hjem, blev man saa meget behageligere overrasket, da han selv medbragte et saa rigt Udbytte fra sin Reise. Og i Sandhed, Mængden af Skjønheden, af hvad hans Pensel har aflokket Naturen, er saa stor, at man neppe veed, hvor man skal begynde, og hvor man skal ende, for ikke at udelade noget Fortrinligt. Da vi imidlertid ikke længere kunne opsætte at omtale Arbeider, som maae sees mange Gange, hvis de skulle grundigt opfattes, sætte vi nu Penne til Papiret, for at gjenkalde det Seete i vor Erinding, og efter Evne gjengive det Billede, som det har vakt i vor Sjel. Ligesom vi ved den foreløbige Anmeldelse, i Nr. 21 af Kunstbladets andet Bind, begyndte med Italien, ville vi her følge samme System, og først dvæle ved det interessante Maleri, som viser os Torvet i Amalfi, og afgiver et af disse pittoreske Architektur-Billeder, som charakterisere de sydlige Lande. Man betragte blot dette Taarn, hvis øverste Deel er aldeles maurisk! Hvor harmonisk forbinder det sig ikke med Kirken, hvis mange smaa byzantinske Søiler og Façade med Snirkler á la Bernini paa eengang contrastere og dog danne et malerisk Heelt! Perspectivet er fortreffeligt, og lader Kirken med sin store Trappe træde ypperligt tilbage. De Beskueren nærmere liggende Borgerhuse med deres Boutiker og et Contoir med Overskrift: VILREFII (Viva il re Ferdinando secondo) ere høist maleriske, og de simple Restaurationer paa Gaden med de omstaaende Kunder gjengivne med Natur og Sandhed. Omkring den store Fontaine ere Fruentimmer grupperede for at fylde Krukker og Skaaler med kjølende Vand. De i Forgrunden skjødesløst henslængte Tomat-Æbler, Græskar, Meloner m. m. vidne om, at man seer et af Frugtbarhed overstrømmende Land. Den kraftige blaae Himmel og der strærke Solskin ere fortrinligt gjengivne; man føler næsten Sydens Varme. Hvis vi med Hensyn til dette Billede skulde tillade os en Bemærkning, vilde det være den, at et Par af de til Staffage anbragte Figurer forekommer os at være lidt for lange. Et andet Maleri, som er udført med nederlandsk Flid og stor Delicatesse, viser os Capellet San Benedetto i den nogle Mile fra Rom beliggende Bjergstad Subiaco. Man veed ikke hvad man her meest skal beundre, enten den fortreffelige Behandling af Capellet selv som et architektonisk Værk eller Figurerne. Hvad det første Punkt angaaer, føler man sig lige tilfredsstillet, enten man betragter de farverige, med Engle og Helgenbilleder smykkede Hvælvinger, Trappen, der fører op til Kirken, eller den store Marmorplade med det pavelige Vaaben over, tæt ved Bedestolen, med sin lange Inscription, hvorpaa der falder nogle pikante Strifelys. Nede paa Gulvet seer man en knælende Qvinde, der vender Ryggen mod Beskueren, og er udført med stor Flid lige indtil Stiberne i hendes Kjole. Ypperlig er ogsaa Præsten, der knæler i Profil for Bedestolen, og et ligeledes knælende Fruentimmer paa Trappen. Ovenfor Trappen seer man en Geistlig med Røgelseskarret og endnu en qvindelig Figur hensunken i Andagt for et af Lamper omgivet Kors. Vi ere forvissede om, at Enhver, der har nogen Følelse for Natur og Poesie, maa føle sig tiltrukken af dette yndige Billed, der synes at ville meddele Beskueren noget af den stille, høitidelige Andagt, som besjeler de Bedende.
+Blandt de mange Studier efter Mennesker ville vi, paa Grund af den store Mængde, kun fremhæve dem, som især forekommer os at have Krav paa Opmærksomhed. Hertil henregne vi da fornemmelig: 1) en for et Crucifix knælende Bondekone med en Rosenkrands i Haanden. 2) En Præst, som læner sig til en Seng, medens han læser i en Bog. Denne Geistlige kan takke Himlens Vrede for, at hans Portrait er kommen til det fjerne Norden. Han gjorde nemlig en Tour imellem Bjergene i Hr Rørbyes Selskab, og maatte en Dag, da det blev daarligt Veir, lade sig male af Kunstneren, der dog vilde sysselsætte sig med Noget. 3) En Eremit med en Blikdaase i Haanden. Trods det sølvhvide, men dog korte Skjæg og den ærværdige Holdning, taler Skjelmen klart ud af de smaa falske Øine. 4) En gammel Pifferaro med langt hvidt Skjæg og hvide Haar. Der sidder et herligt Ansigt paa denne Mand, som med sin Tobakspibe i Munden og den vældige Sækkepibe under Armen synes at være et Billede paa landlig Contrast til den ovennævnte Eremit. 5) En siddende Kone, som spinder paa sin Haandteen, og vender de skarpe Øine mod en lille Pige, der har et vældigt Slør paa Hovedet, og piller forlegen i sit Forklæde. 6) En Campagne-Jæger med Hat paa Hovedet, Bøsse paa Nakken, høire Haand i Siden, Lammeskind om Laarene og Lædergamacher. Uagtet han vender Ryggen mod Beskueren, og man følgelig ikke seer hans Ansigt, er der dog meget Liv i Personen og et saadant Relief, at man næsten fristes til at tage ham ud af Billedet, for ogsaa at betragte ham forfra. Ved hans Side sidder den troe Hund. – Blandt charakterisktiske Studier efter Dyr erindre vi os et oppakket, omhyggeligt udført Æsel og to rask skizzerede Bøfler under Aaget. Til de meest charakteristiske Skizzer af Bygninger og Landskaber kan man vel henregne en Klostergaard i Sorrent og en lang Pergola (Espaliergang) sammesteds. Der er et beundringsværdig Perspectiv i denne sidste, som synes aldrig at ville faae Ende og endnu vinder i Effect ved superbe Streifelys. En interessant Scene frembyder det Indre af en forrøget Hytte, hvor Manden og Konen sidde, og varme sig foran Caminen, hvor en Kjedel hænger over Ilden. I dette mellem Bjergene liggende Huus overnattede Kunstneren paa en af sine Vandringer, og skizzerede dette lille effectfulde Natstykke. En Udsigt til det yndigt beliggende Amalfi med det tilstødende Hav fra en Pergola er overordentlig malerisk. Ogsaa to af Pæstums ærværdige Templer og et farverigt Partie af Pompeij’s Ruiner har Kunstneren bragt paa Lærredet. Af Lateranets mærkelige Klostergaard med de østerlandske Søiler saae vi fremdeles et Skizze, som man i Sandhed kunde ønske udført i det Store, uagtet vi for nogle Aar siden saae en Fremstilling heraf ved Martens. Et interessant Billede er ligeledes en religiøs Fest ved Maaneskin paa Procida. Drengene anstille efter italiensk Skik et Fyrværkeri af gamle Tønder paa Gaden, hvorved Kirken i Baggrunden viser sig i et sælsomt Lys. I Forgrunden seer man en Procession, der anføres af tre Karle, hvoraf den Midterste bærer et Kors og de to Andre Blus paa en Stang. Paa et andet Stykke, som forestiller en Udsigt fra Procida, er i Forgrunden anbragt endeel Blomsterpotter, som ere malede med megen Sandhed.
+Dette være nok om de Arbeider, Kunstneren har hjemsendt fra Italien! Vi ville nu henvende vor Opmærksomhed paa de Billeder, hvortil Grækenland har givet hans Pensel Stof. Det er med en ganske egen Følelse, at vi betragte Afbildninger af Egne, der ere saa navnkundige i Historien, det er næsten med Ærefrygt, at vi kaste et Blik paa Minervas Stad og dens Omgivelser, denne Plet, som er en stor Tidsalders Grav og maaskee Vuggen for en endnu større, der feirende kan hæve sig paa sin Forgjængers Ruiner, og vise, at det Herlige i Verden vel for en Stund kan fordunkles, men aldrig uddøe. Det, som strax maa frappere Beskueren ved Synes af de atheniensiske Vuer, er den Mangel af Træer, der overalt viser sig, og hvorved Landskabet i en vis Henseende har nogen Lighed med den romerske Campagne, der ogsaa er en svunden Storheds Mausoleum. Imidlertid er det os bekjendt, at Athens Omegn har været rig paa Olieskove, som den ved sin Grusomhed udødelige Ibrahim Pascha lod ødelægge. Dette Factum kan maaskee for en Deel være Aarsag til den skovløse Nøgenhed, der characteriserer den græske Hovedstads nærmeste Omgivelser. Men, om der end ikke fandtes en eneste Busk i dette Landskab, vilde det dog paa Grund af sine historiske Erindringer mægtige tiltale os.
+Efter denne Indledning gaae vi over til den Cyclus af Billeder, der paa eengang vise os Oldtid og Nutid. Først ville vi dvæle ved Betragtningen af det paa Lærred udførte Maleri, hvor der sidde fire Grækere i Forgrunden. I Mellemgrunden seer man Theseus-Templet og et Partie af Athen, hvorover Lykabettos hæver sig; Baggrunden begrændses af fjerne Bjergmasser. Det hele Billed udmærker sig ved en stor Reenhed og Klarhed i Farverne, endskjøndt Tonen ikke er saa varm som paa de andre græske Stykker, da det er malet om Vinteren, som, hvor mild den end kan være, dog naturligvis er koldere end Sommeren, og derfor ogsaa er lidt forskjellig fra denne i sine Lufttoner. Et ypperligt Relief udmærker de fire, i Forgrunden siddende Grækere blandt hvilke den fortrinligste Figur vistnok er den aldrende Mand paa Høiens øverste Spidse med Stokken i Haanden og et broget Tørklæde om sin Fes. Den kraftige Karl seer nok ud til at have vovet mangen Dyst med Tyrkerne. To af de Andre vende Ryggen mod Beskueren, og skjules for en stor Deel af Høien, hvorimod den Tredie viser sig næsten heelt i Profil med Tobakspiben i Munden og i Lammeskinds-Pels. Disse Figurer repræsentere Nutiden, og det længere tilbageliggende gule Theseus-Tempel Oldtiden; Sjelen fængsles paa eengang af Erindring og Haab. Et andet, ogsaa paa Lærred udført Maleri viser os en Udsigt fra Parthenon udover Athens Omegn ned til Piræus, Havet og de fjerne Kyster af Morea. En frapperende Naturlighed, herligt Relief, glimrende Solskin og Klarhed i Skyggerne udmærke dette Stykke. Man betragte blot Forgrunden og de i samme anbragte tre Figurer, som alle ere malede efter Naturen! Den tilvenstre siddende Person er malet i et fortrinligt Clair-obscur, og den til en af Søilerne lænede, mørke Klæder iførte Mand staaer i en naturlig Stilling, der i Sandhed og Udtryk intet lader tilovers at ønske. Denne Sidste er desuden mærkværdig ved sine Fata i den græske Revolutionskrig, da han længe var i Fangenskab hos Tyrkerne, der vel bibragte ham mange Saar, men dog lode ham beholde Livet. Fortrinligst af disse tre Figurer forekommer os dog den Mand, som vender os Ryggen. Hans Stilling er af en slaaende Sandhed saavel som Virkningen af Lys og Skygge i hans hvide Klædning. Fra Forgrunden, som er paa Parthenon, gaaer det brat ned til den lavere Omegn, hvilket er udtrykt med stor Sandhed. Veien til Piræus viser sig som en smal Stribe, og ender ved det sølvhvide Hav, der begrændses af Pelopounes, mellem hvis Bjergtoppe Kjendere af Localiteten ville vide at finde Akrokorinth.
+Blandt de mange interessante, paa Papir malede Skizzer findes der flere, som forestille Udsigter fra Parthenon, blandt andet een, der er taget fra samme Standpunkt som det ovennævnte Maleri, men stafferet med andre Figurer. Et Stykke viser os en Udgravning ved Propylæerne, hvor de mange broget klædte Arbeidere med de røde Huer danne en malerisk Contrast til de store Steenblokke og Oldtidens Ruiner. Der er et Liv som i en Myretue, hvis det eller maa være os tilladt at betjene os af denne Lignelse. To Udsigter af Akropolis, som danner Hovedpunctet af de atheniensiske Vuer, giver os et tydeligt Begreb om denne i sit Slags første Ruin, der bærer et langt større Præg af Oldtiden end det romerske Capitolium, som det det meste bestaaer af moderne Bygninger, og kun viser Spor af sin Ældre mod Forum Romanum. Især viser Akropolis sig fordelagtigt paa den Skizze, hvor man seer en moderne Landevei snoe sig omkring dets Fod. En Gade i Athen med Vindenes Taarn ligefor giver et klart Begreb om, hvorledes hele Byen maa have seet ud strax efter dens Ødelæggelse ved Tyrkerne. Hvad man her seer, er kun en Masse af Ruiner, Barbarernes sidste Afskedssuk. Denne melancholske Plet oplives forresten af en Mængde Personer, som hente Vand ved en lille Fontaine. Blandt mindre Studier have vi især lagt Mærke til en belæsset Kameel og et Tyrkerhoved. Og hermed slutte vi vor Anmeldelse om de af Hr. Rørbye i Kunstforeningen udstillede Arbeider.
+Vi tillade os endnu kun den Bemærkning, at Kunstneren ganske nylig har begyndt paa et Maleri, som forestiller endeel Tyrker, der spille Schach udenfor et Caffehuus i Nærheden af Karavanebroen ved Smyrna. Da dette Billed endnu næppe kan siges at være anlagt, opsætte vi at omtale det videre for Øieblikket.</t>
+  </si>
+  <si>
+    <t>18. jan. 1840</t>
+  </si>
+  <si>
+    <t>Lotte Busch
+Heinrich Eddelien
+Olivia Francisca Eddelien, f. Hjorth
+F.C. Krohn
+Sophie Susanne Dorothea Krohn, f. Købke
+Jørgen Roed</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/4ka6d6kL</t>
+  </si>
+  <si>
+    <t>20. jan. 1840</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/AZLjioKF</t>
+  </si>
+  <si>
+    <t>12. feb. 1840</t>
+  </si>
+  <si>
+    <t>Carl Peter Borgaard
+Holger Simon Paulli</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/r2nKGiEM</t>
+  </si>
+  <si>
+    <t>En spindende kone. Rosa Babona</t>
+  </si>
+  <si>
+    <t>http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona</t>
+  </si>
+  <si>
+    <t>16. maj. 1841</t>
+  </si>
+  <si>
+    <t>Salomon Corrodi
+Meyer
+Johann Christian Reinhart
+Johann Martin von Wagner
+Johann Michael Wittmer
+Johann Conrad Zeller</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/YhmcA0Yt</t>
   </si>
   <si>
     <t>Malerier solgt på Rørbyes dødsboauktion 22. feb 1849</t>
   </si>
   <si>
     <t>Værkfortegnelse</t>
   </si>
   <si>
     <t>Afskrift efter auktionskataloget over Rørbyes dødsboauktion, 22. februar 1849. Afskriften omfatter kun katalogets s. 3-7, der vedrører malerier.</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/eUY9</t>
   </si>
   <si>
     <t>I. Fuldførte Malerier.
 a) i forgyldte Rammer.
 Nr.
 1 En græsk Skrædder.
 2 Parti af Kirken St. Benedetto ved Subiaco, signeret 18 October 1836.
 3 Udsigt fra Acropolis udover Sletten.
 4 En Strandingscommissair ved Skagen. 1848.
 b) uden Rammer.
 5 En siddende Nubier. Roma 1839.
 6 En hvilende Tyrk. 1845. 
 7 En siddende Dito 1845. [ved nr. 6-7:] Udførte i Kjøbenhavn efter Naturen.
@@ -606,217 +745,72 @@
 99 Et Dito.
 100 Luftstudie; jydsk Egn. (Dagluft og Solskin.)
 101 Studie af Aftenluft.
 102 Luftstudie.
 103 Studie af Aftenluft.
 104 To ufuldførte Luftstudier.
 105 To Studier.
 106 Tre Dito.
 107 Et Dito (Hav i Aftenbelysning).
 108 Et Dito (Hav i Dagsbelysning).
 109 Et Dito (Uveir).
 110 Et Dito (Strand med oprørt Hav). 1830.
 111 Et Dito (Udsigt over Kjøbenhavn ved Solens Nedgang).
 112 To Dito.
 113 Et Dito (Rullende Sø ved en Strandbred); malet paa Blik.
 114 Et Dito, med Figurer. (Vinter).
 115 Et Dito, ufuldført (Blyant og Olie.)
 116 Et Dito, ufuldført. (Dansk Egn med en Kirke.)
 117 Et Dito (Oprørt Hav med en Figur i Forgrunden).
 118 En norsk Fos. 1830.
 119 Norsk Parti med Vand i Forgrunden.
 120 Norsk Egn med et Klippestykke i Forgrunden.
 121 Qvindelig Model.</t>
   </si>
   <si>
-    <t>Udstilling af Rørbyes rejsebilleder, februar 1838</t>
-[...131 lines deleted...]
-  <si>
     <t>Malerier solgt på Rose Rørbyes dødsboauktion 12. mar. 1860</t>
   </si>
   <si>
     <t>Afskrift efter auktionskataloget over Rose Rørbyes dødsboauktion, 12. marts 1860. Afskriften omfatter kun malerier af Rørbye, dvs. katalogets s. 3.</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/d/IFhP</t>
   </si>
   <si>
     <t>Malerier i forgyldte Rammer
 Nr.
 1 Rørbye. Parti i Sermoneta 1834. Papiir sat paa Lærred
 2 Samme. Udsigt i den romerske Campagne. I Baggrunden Albanerbjergene og en antik Vandledning. 1834. Pap. p. L.
 3 Samme. Parti af Torvet i Amalfi. 1835. Studium til Prof. Rørbyes større Maleri. Pap. p. L.
 4 Samme. Et Parti i Pompeji. 1835. Pap. p. L.
 5 Samme. En spindende Kone fra Subiaco. 1840. Pap. p. L.
 6 Samme. En Mandolinspiller. Rom 1840. Pap. paa Lærred
 7 Samme. Studium efter Naturen til Maleriet: ”Landevei paa Sicilien." 1840. Pap. paa Lærred
 8 Samme. Piazza marina i Palermo. Tilhøire Kirken St. Maria delle Catena. 1840. Studium til Rørbyes store Maleri. Pap. p. L.
 9 Samme. Landskab. Partiet ubekjendt. Pap. p. L.
 10 Samme. Gisselfelde Kloster, seet fra Indkjørselen. Pap. p. L.
 11 Samme. Parti af Blokhusene paa Vestkanten af Jylland. Pap. p. L.</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://roerbye.ktdk.dk/vaerker/en-laesende-abbate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -893,59 +887,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://roerbye.ktdk.dk/vaerker/klostergang-i-subiaco-med-en-kone-som-henter-vand" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/dnaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2qNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sm2w2j6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hpDU6ghu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/cf9Zj6S2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xqMKcLQO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/b5ZFiMAl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/h9VhBWSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jIELw72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JGkVYevs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YhmcA0Yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DfHOsTx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/11bjKrS8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CuxhHjI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/H5HtRM26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YAQOjU4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4ka6d6kL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/WKauAdQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D8HVTJMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BuBdESMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Tx0U5TM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Fc6GzSTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nAFMdKR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jlRUfUk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xhKTKx05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KbKyWo4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/eUY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/LOTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D6zJJv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0f5uXTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZjGxXGUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6DJfv1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lVX40ufC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Qpc0Ml1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fPXnhKPc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hwweqdxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/s9NY94BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/r2nKGiEM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VNQyNHuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AZLjioKF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/IFhP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-laesende-abbate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://roerbye.ktdk.dk/n/xqMKcLQO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DfHOsTx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/WKauAdQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VNQyNHuJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/11bjKrS8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-laesende-abbate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/h9VhBWSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/dnaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CuxhHjI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/parti-af-kryptkirken-i-klosteret-st-benedetto-ved-subiaco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D6zJJv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0f5uXTo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/H5HtRM26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jIELw72A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hpDU6ghu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JGkVYevs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2qNR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZjGxXGUt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6DJfv1AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lVX40ufC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Tx0U5TM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Qpc0Ml1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fPXnhKPc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Fc6GzSTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hwweqdxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/s9NY94BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nAFMdKR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/cf9Zj6S2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jlRUfUk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xhKTKx05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KbKyWo4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/gang-i-et-osteria-i-subiaco-med-en-kone-som-henter-vand" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BuBdESMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sm2w2j6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/b5ZFiMAl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YAQOjU4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/D8HVTJMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/LOTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4ka6d6kL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AZLjioKF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/r2nKGiEM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-spindende-kone-rosa-babona" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/YhmcA0Yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/eUY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/IFhP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M51"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -996,932 +990,936 @@
       <c r="C2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H2" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K2" s="5"/>
+      <c r="K2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L2" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K3" s="5"/>
+      <c r="K3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L3" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K4" s="5"/>
+      <c r="K4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L4" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...32 lines deleted...]
-      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="E6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-        <v>40</v>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K7" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K7" s="5"/>
       <c r="L7" s="6" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H8" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="6" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="5" t="inlineStr">
-[...34 lines deleted...]
-      </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="M9" s="5"/>
+        <v>40</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="6" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="s">
-        <v>50</v>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K11" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K11" s="5"/>
       <c r="L11" s="6" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H17" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="6" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>39</v>
-[...19 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="I18" s="5"/>
-[...10 lines deleted...]
-      <c r="L18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1930,1655 +1928,1602 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="s">
-        <v>76</v>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>78</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="6" t="s">
         <v>79</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="s">
-        <v>81</v>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="s">
-        <v>84</v>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H25" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>88</v>
-      </c>
-[...29 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-        <v>40</v>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>93</v>
-      </c>
-[...29 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="s">
-        <v>97</v>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="s">
-        <v>109</v>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K33" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K33" s="5"/>
       <c r="L33" s="6" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>112</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H34" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H35" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I35" s="5"/>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K35" s="5" t="s">
-        <v>119</v>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="6" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-        <v>126</v>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H39" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="6" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="6" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H41" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H41" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="6" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H42" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H43" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K43" s="5" t="s">
+        <v>135</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="M43" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H44" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H44" s="5" t="s">
+        <v>139</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H45" s="5" t="s">
-        <v>145</v>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H46" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H46" s="5" t="s">
+        <v>144</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H47" s="5" t="s">
-        <v>150</v>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K47" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K47" s="5"/>
       <c r="L47" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H48" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...32 lines deleted...]
-      <c r="I49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>155</v>
-      </c>
-[...14 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L50" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...39 lines deleted...]
-      <c r="L50" s="6" t="s">
+      <c r="M50" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="M50" s="5"/>
-[...48 lines deleted...]
-      <c r="M51" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
@@ -3588,45 +3533,44 @@
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
-    <hyperlink ref="M51" r:id="rId56"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>