--- v0 (2025-10-09)
+++ v1 (2026-08-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Martinus Rørbyes rejsedagbøger " r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="373" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="375" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -534,50 +534,56 @@
     <t>https://roerbye.ktdk.dk/n/uaV7e2My</t>
   </si>
   <si>
     <t> 5. jan. 1836</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/pniDTwfc</t>
   </si>
   <si>
     <t> 6. jan. 1836</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/hcSCIFy1</t>
   </si>
   <si>
     <t> 8. jan. 1836</t>
   </si>
   <si>
     <t>Mahmud II
 Philip Romani</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/JPMKEXCP</t>
   </si>
   <si>
+    <t>11. jan. 1836</t>
+  </si>
+  <si>
+    <t>https://roerbye.ktdk.dk/n/2a5hkFLN</t>
+  </si>
+  <si>
     <t>13. jan. 1836</t>
   </si>
   <si>
     <t>Gottlieb Bindesbøll
 J.L. Jensen
 Signe Jensen, f. Visby</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/SAYWguHX</t>
   </si>
   <si>
     <t>19. jan. 1836</t>
   </si>
   <si>
     <t>Mahmud II
 Julien-Marie-François-Xavier Hillereau
 Philip Romani</t>
   </si>
   <si>
     <t>https://roerbye.ktdk.dk/n/6140vN9c</t>
   </si>
   <si>
     <t>21. jan. 1836</t>
   </si>
   <si>
@@ -1746,59 +1752,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://roerbye.ktdk.dk/d/rfuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2Njs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/XpeT5OHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/XSTC1vKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/I20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/vXUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ckc7Rexk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/B9PpGzgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BdwIALKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f3fZutEU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/kKCH3tI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/MMQWj3wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VWmkWPS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4W25gZfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/rctZoBO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f6pNdUKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gzCLdu4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ue5FwKDZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/UN2eZO0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/tWpjZ0gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/uaV7e2My" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/pniDTwfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hcSCIFy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JPMKEXCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/SAYWguHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6140vN9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/5fvHBMdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f4rSokZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/eimRxtIa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ifJfQ3Wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/j9q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/7M16cXdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/X6fO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BxnYhokV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/G9fv0Xe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/8t58m1wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jrDHRTtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/MxdE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZzPsywpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/NBLQ1CSG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/RhoFoIXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/J975V55L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/j0laXAL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/A3gXwpGa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/9VaoD9rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/YvdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/aXEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/We7yXhpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ij7q8veZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/Dgxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Hrv94P3N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ye2vubxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gkySxsqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/9cBv3y5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sJP9gYZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/ouTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/wphuzaaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-tyrkisk-notarius-opsaetter-en-kontrakt-imellem-en-mand-og-en-kone-scenen-er-foran-moskeen-i-top-hanha-i-constantinopel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/1ElbrxbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4zaTLeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JDn5eP9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/FvSysePH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/RwG0mFXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/mr5azXr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0yyKirqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KnZeVxqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xVWd4vuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nQoeMrs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/p8wvAFeN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Pv16SZCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xNZs4LgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fFcmDWdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DA0nPvSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/7H95UUc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CUU98OCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/bxxYIjyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gZQm9Br8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gcnhQH6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gsG1jRvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/zlRts7Go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/MPx6TiF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fomghg0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/o1Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/TiSzcTim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/PQMiHgW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/E3hpvDnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Hgw0R5Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/3KTJzlyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/FCpuXXYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/wPzHCLCq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sVtYCYzC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/Droa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Vm86d1UQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CWI4cVXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Xwr4y18Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Cvxdt4c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AQO3nN0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/UZfuqthj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/u8TQKJlB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4X47PZF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/a42LY6ZK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Xyo2cu9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AsAFYT2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ePBDp4sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DygEL1oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4gIKSSHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/OXqPSdfI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BIHVlTFm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/evOPbQz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lz8ek7RI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/aRtoZkZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BbH1dFHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lM8TNV8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/bImzKNP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://roerbye.ktdk.dk/d/rfuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/2Njs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/XpeT5OHH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/XSTC1vKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/I20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/vXUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ckc7Rexk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/B9PpGzgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BdwIALKc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f3fZutEU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/kKCH3tI8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/MMQWj3wG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/VWmkWPS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4W25gZfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/rctZoBO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f6pNdUKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gzCLdu4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ue5FwKDZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/UN2eZO0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/tWpjZ0gz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/uaV7e2My" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/pniDTwfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hcSCIFy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JPMKEXCP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/2a5hkFLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/SAYWguHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/6140vN9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/5fvHBMdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/f4rSokZf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/eimRxtIa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ifJfQ3Wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/j9q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/7M16cXdU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/X6fO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BxnYhokV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/G9fv0Xe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/8t58m1wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/jrDHRTtN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/MxdE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ZzPsywpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/NBLQ1CSG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/RhoFoIXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/J975V55L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/j0laXAL4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/A3gXwpGa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/9VaoD9rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/YvdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/aXEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/We7yXhpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ij7q8veZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/Dgxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Hrv94P3N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ye2vubxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gkySxsqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/9cBv3y5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sJP9gYZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/ouTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/wphuzaaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="http://roerbye.ktdk.dk/vaerker/en-tyrkisk-notarius-opsaetter-en-kontrakt-imellem-en-mand-og-en-kone-scenen-er-foran-moskeen-i-top-hanha-i-constantinopel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/1ElbrxbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4zaTLeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/JDn5eP9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/FvSysePH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/RwG0mFXN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/mr5azXr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/0yyKirqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/KnZeVxqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xVWd4vuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/nQoeMrs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/p8wvAFeN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Pv16SZCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/xNZs4LgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fFcmDWdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DA0nPvSo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/7H95UUc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CUU98OCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/bxxYIjyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gZQm9Br8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gcnhQH6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/gsG1jRvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/zlRts7Go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/MPx6TiF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/fomghg0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/o1Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/TiSzcTim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/PQMiHgW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/E3hpvDnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Hgw0R5Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/3KTJzlyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/FCpuXXYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/wPzHCLCq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sVtYCYzC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/d/Droa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Vm86d1UQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/CWI4cVXI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Xwr4y18Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Cvxdt4c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AQO3nN0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/UZfuqthj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/u8TQKJlB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4X47PZF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/a42LY6ZK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/Xyo2cu9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/AsAFYT2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ePBDp4sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/DygEL1oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/4gIKSSHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/OXqPSdfI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BIHVlTFm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/ICPlcoUN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/evOPbQz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/hWbFww1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/sw1TiXGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/boUggz3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lz8ek7RI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/aRtoZkZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/BbH1dFHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/lM8TNV8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://roerbye.ktdk.dk/n/bImzKNP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M119"/>
+  <dimension ref="A1:M120"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3074,1363 +3080,1361 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>96</v>
-      </c>
-[...29 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>99</v>
-      </c>
-[...29 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>102</v>
-      </c>
-[...29 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>105</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>103</v>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
         <v>108</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="D32" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="E32" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>32</v>
-[...19 lines deleted...]
-        </is>
+        <v>22</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="I33" s="5"/>
-[...10 lines deleted...]
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="I34" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...27 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="M35" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="I35" s="5"/>
-[...13 lines deleted...]
-      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>126</v>
-      </c>
-[...29 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>129</v>
-      </c>
-[...29 lines deleted...]
-        <v>130</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>132</v>
-      </c>
-[...29 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="I39" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...27 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="I40" s="5"/>
-[...13 lines deleted...]
-      <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>143</v>
-      </c>
-[...29 lines deleted...]
-        <v>144</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>146</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="6" t="s">
         <v>147</v>
       </c>
       <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H43" s="5" t="s">
-        <v>149</v>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>151</v>
-      </c>
-[...29 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>154</v>
-      </c>
-[...29 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>157</v>
-      </c>
-[...29 lines deleted...]
-        <v>158</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E47" s="5" t="s">
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="F47" s="5" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="M48" s="5" t="s">
         <v>167</v>
-      </c>
-[...15 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="B49" s="5" t="s">
-[...27 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="I49" s="5"/>
-[...13 lines deleted...]
-      <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>174</v>
-      </c>
-[...29 lines deleted...]
-        <v>175</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="B51" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="I51" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
@@ -4473,560 +4477,560 @@
       <c r="C54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="s">
-        <v>188</v>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>190</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="6" t="s">
         <v>191</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="s">
-        <v>193</v>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>32</v>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="I57" s="5"/>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="J57" s="5" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...27 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="M58" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="I58" s="5"/>
-[...13 lines deleted...]
-      <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>202</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K59" s="5"/>
+      <c r="K59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="L59" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B60" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H60" s="5" t="s">
-        <v>206</v>
+      <c r="H60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K60" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K60" s="5"/>
       <c r="L60" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>208</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="6" t="s">
         <v>209</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>210</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="s">
-        <v>211</v>
+      <c r="H62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="6" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>213</v>
-      </c>
-[...29 lines deleted...]
-        <v>214</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="6" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>216</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="6" t="s">
         <v>217</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>218</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="5" t="inlineStr">
@@ -5085,1231 +5089,1231 @@
       <c r="C66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H66" s="5" t="s">
-        <v>221</v>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I66" s="5"/>
       <c r="J66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="6" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>223</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="6" t="s">
         <v>224</v>
       </c>
       <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H68" s="5" t="s">
-        <v>226</v>
+      <c r="H68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="M68" s="5"/>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>228</v>
-      </c>
-[...29 lines deleted...]
-        <v>229</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
         <v>231</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="6" t="s">
         <v>232</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H71" s="5" t="s">
-        <v>234</v>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>236</v>
-      </c>
-[...29 lines deleted...]
-        <v>237</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="6" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="M72" s="5"/>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="s">
         <v>239</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="6" t="s">
         <v>240</v>
       </c>
       <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>241</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H74" s="5" t="s">
-        <v>242</v>
+      <c r="H74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
         <v>244</v>
-      </c>
-[...29 lines deleted...]
-        <v>245</v>
       </c>
       <c r="I75" s="5"/>
       <c r="J75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="M75" s="5"/>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
         <v>247</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="6" t="s">
         <v>248</v>
       </c>
       <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H77" s="5" t="s">
-        <v>250</v>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="6" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>252</v>
-      </c>
-[...29 lines deleted...]
-        <v>253</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="6" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
         <v>255</v>
-      </c>
-[...29 lines deleted...]
-        <v>256</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="6" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
         <v>258</v>
-      </c>
-[...29 lines deleted...]
-        <v>259</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
         <v>261</v>
-      </c>
-[...29 lines deleted...]
-        <v>262</v>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="6" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>264</v>
-      </c>
-[...29 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="6" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>267</v>
-      </c>
-[...29 lines deleted...]
-        <v>268</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="6" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="B84" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H84" s="5" t="s">
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L84" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="I84" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="M84" s="5"/>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="K85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="B85" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L85" s="6" t="s">
+      <c r="M85" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="M85" s="5"/>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>278</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H86" s="5" t="s">
-        <v>279</v>
+      <c r="H86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I86" s="5"/>
       <c r="J86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="M86" s="5"/>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
         <v>281</v>
-      </c>
-[...29 lines deleted...]
-        <v>282</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="6" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="s">
         <v>284</v>
-      </c>
-[...29 lines deleted...]
-        <v>285</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="6" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>287</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="6" t="s">
         <v>288</v>
       </c>
       <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>289</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C90" s="5" t="inlineStr">
@@ -6368,970 +6372,970 @@
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H91" s="5" t="s">
-        <v>292</v>
+      <c r="H91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="6" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>294</v>
-      </c>
-[...29 lines deleted...]
-        <v>193</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="6" t="s">
         <v>295</v>
       </c>
       <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>32</v>
+      </c>
+      <c r="C93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I93" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="M93" s="5"/>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="B94" s="5" t="s">
-[...27 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="I94" s="5"/>
-[...13 lines deleted...]
-      <c r="M94" s="5"/>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
         <v>304</v>
-      </c>
-[...29 lines deleted...]
-        <v>305</v>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="6" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="M95" s="5"/>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
         <v>307</v>
-      </c>
-[...29 lines deleted...]
-        <v>308</v>
       </c>
       <c r="I96" s="5"/>
       <c r="J96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="6" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
         <v>310</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="6" t="s">
         <v>311</v>
       </c>
       <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H98" s="5" t="s">
-        <v>313</v>
+      <c r="H98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I98" s="5"/>
       <c r="J98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="6" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
         <v>315</v>
-      </c>
-[...29 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="6" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
         <v>318</v>
-      </c>
-[...29 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="6" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="M100" s="5"/>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="s">
         <v>321</v>
-      </c>
-[...29 lines deleted...]
-        <v>322</v>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="6" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>324</v>
-      </c>
-[...29 lines deleted...]
-        <v>325</v>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="6" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>327</v>
-      </c>
-[...29 lines deleted...]
-        <v>328</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="6" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>330</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="6" t="s">
         <v>331</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="s">
-        <v>333</v>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="6" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="s">
         <v>335</v>
-      </c>
-[...29 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="6" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="s">
         <v>338</v>
-      </c>
-[...29 lines deleted...]
-        <v>339</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="6" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H108" s="5" t="s">
         <v>341</v>
-      </c>
-[...29 lines deleted...]
-        <v>342</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="6" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="s">
         <v>344</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="6" t="s">
         <v>345</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="5" t="inlineStr">
@@ -7443,427 +7447,480 @@
       <c r="C112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H112" s="5" t="s">
-        <v>351</v>
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="6" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
         <v>353</v>
-      </c>
-[...29 lines deleted...]
-        <v>354</v>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="6" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
         <v>356</v>
-      </c>
-[...29 lines deleted...]
-        <v>357</v>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="6" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>359</v>
-      </c>
-[...29 lines deleted...]
-        <v>360</v>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="6" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="s">
         <v>362</v>
-      </c>
-[...29 lines deleted...]
-        <v>363</v>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="6" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M116" s="5"/>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>365</v>
-      </c>
-[...29 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I117" s="5"/>
       <c r="J117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="6" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="M117" s="5"/>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
         <v>368</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c r="I118" s="5"/>
       <c r="J118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="6" t="s">
         <v>369</v>
       </c>
       <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H119" s="5" t="s">
-        <v>371</v>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I119" s="5"/>
       <c r="J119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="M119" s="5"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="M119" s="5"/>
+      <c r="B120" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="M120" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
@@ -7942,44 +7999,45 @@
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>